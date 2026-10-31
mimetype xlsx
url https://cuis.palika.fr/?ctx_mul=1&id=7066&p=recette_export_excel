--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,187 +17,190 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>FILETS DE POISSON BONNE FEMME</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_070</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:19</t>
+    <t>31/10/2026 03:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...19 lines deleted...]
-  <si>
     <t>DUXELLES-SECHE</t>
   </si>
   <si>
     <t>Duxelles de champignons dehydratee</t>
   </si>
   <si>
-    <t>Épicerie</t>
+    <t>Légumes et aromates déshydratés</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>FOND-POISS-CONC</t>
   </si>
   <si>
     <t>Fumet de poisson concentré</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
@@ -256,192 +259,198 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de colin lieu</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Duxelles de champignons dehydratee</t>
+    <t xml:space="preserve">    ↳ Duxelles de champignons déshydratée, boîte (pièce)</t>
+  </si>
+  <si>
+    <t>Conversions conserves (boîte→net)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Duxelles de champignons dehydratee</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Dresser et servir — Servez à l'assiette chaque portion nappée de sauce.</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — FILETS DE POISSON BONNE FEMME</t>
   </si>
   <si>
     <t>FILETS DE POISSON BONNE FEMME  GRO_CDC_070</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
+    <t xml:space="preserve">    Duxelles de champignons déshydratée, boîte (pièce) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -510,66 +519,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -619,1646 +625,1638 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>302.52546</v>
+        <v>275.999226</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.0252546</v>
+        <v>2.75999226</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>302.52546</v>
+        <v>275.999226</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>11.82</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0043</f>
+        <v>0.050826</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>2</v>
-      </c>
-[...19 lines deleted...]
-        <v>11.82</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>11.82</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.03546</v>
+        <f>E8*2.8</f>
+        <v>5.6</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>38</v>
+      <c r="A9" t="s">
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*15</f>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>2</v>
+        <v>0.9</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>2</v>
+        <v>0.9</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*15</f>
-        <v>30</v>
+        <f>E10*0.56</f>
+        <v>0.504</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G11" s="4">
         <f>E11*30</f>
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
         <v>0.18</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.18</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*23.08</f>
+        <v>4.1544</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
         <v>0.9</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.9</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G13" s="4">
         <f>E13*4.9</f>
         <v>4.41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D14" s="9">
         <v>0.65</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.65</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G14" s="4">
         <f>E14*5.2</f>
         <v>3.38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="9">
         <v>3</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>3</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
         <f>E15*2.2</f>
         <v>6.6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16" s="9">
         <v>4</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>4</v>
       </c>
       <c r="F16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*4.5</f>
-        <v>18</v>
+        <f>E16*0.45</f>
+        <v>1.8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" s="9">
         <v>1</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>1</v>
       </c>
       <c r="F17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G17" s="4">
         <f>E17*7.5</f>
         <v>7.5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" s="9">
         <v>14</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>14</v>
       </c>
       <c r="F18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G18" s="4">
         <f>E18*16</f>
         <v>224</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s" s="3">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="G19" s="13">
+        <v>70</v>
+      </c>
+      <c r="G19" s="12">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C4" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D4" s="11">
         <v>0.25</v>
       </c>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C5" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
+        <v>2</v>
+      </c>
+      <c r="B6" t="s">
+        <v>82</v>
+      </c>
+      <c r="C6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D6" s="11">
         <v>1</v>
       </c>
-      <c r="B6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C7" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D7" s="11">
-        <v>4</v>
+        <v>0.4</v>
       </c>
       <c r="E7" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D8" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="F8" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D9" s="11">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D10" s="11">
-        <v>11.82</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D11" s="11">
-        <v>0.18</v>
+        <v>11.82</v>
       </c>
       <c r="E11" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D12" s="11">
-        <v>2</v>
+        <v>0.18</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D13" s="11">
-        <v>0.1</v>
+        <v>2</v>
       </c>
       <c r="E13" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D14" s="11">
-        <v>3</v>
+        <v>0.1</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
+        <v>93</v>
+      </c>
+      <c r="C15" t="s">
         <v>78</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="11">
-        <v>0.4</v>
+        <v>3</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D16" s="11">
-        <v>1.8</v>
+        <v>0.4</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D17" s="11">
-        <v>0.9</v>
+        <v>1.8</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
+        <v>95</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D18" s="11">
         <v>0.9</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
-        <v>40</v>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>97</v>
+      </c>
+      <c r="C19" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="E19" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — La veille : décongelez le poisson suivant la procédure. Habillez, portionnez, lavez et égouttez le poisson dans un bac GN 2/1 H 200 en polycarbonate, muni d'une grille égouttoir. Réservez au froid. Épluchez, lavez et désinfectez le persil. Au cutter, hachez le persil. Réservez au froid. Dans une petite russe, faites fondre 250 g de beurre. Au pinceau, badigeonnez de beurre le fond de 8 bacs GN 1/1 H 65. Réservez. Dans un rondeau, confectionnez la duxelles de champignons à partir d'un produit déshydraté, en se reportant aux recommandations du fabricant. Réservez au chaud.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faites fondre le beurre. Ajoutez la farine tamisée. Remuez au fouet. Laissez cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Réservez dans une calotte.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce — Déconditionnez et détaillez en cubes les 400 g de beurre. Réservez. Dans un rondeau, réalisez le fumet de poisson à partir de fond déshydraté, en se reportant aux recommandations du fabricant. Réservez au chaud. Dans un rondeau, faites revenir au beurre les échalotes émincées. Déglacez avec le vin blanc. Laissez réduire de moitié. Ajoutez le fumet. Portez à ébullition. Liez avec le roux. Salez et poivrez. Laissez cuire à feu doux 5 minutes tout en remuant. Ajoutez la crème, le beurre en cubes et le concentré de poisson. Émulsionnez la sauce au mixeur pour la rendre légère et onctueuse. Rectifiez l'assaisonnement. L'émulsion du velouté avec la crème et le beurre, sous l'action de la chaleur sèche, lors de la cuisson, permettra un léger glaçage.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson du poisson — Préchauffez le four sur la position chaleur sèche à +180°C. Répartissez sur le fond des bacs beurrés le persil haché et la duxelles de champignons. Disposez sur la garniture, dans chaque bac, 12 portions de poisson. Salez et poivrez. Nappez les portions de poisson avec deux litres de sauce par bac. Posez la sonde de cuisson au cœur d'une portion. Étagez les 8 bacs sur l'échelle de cuisson. Enfournez et cuisez à +180°C. Atteignez +63°C à cœur du poisson en fin de cuisson. Respectez la procédure de fin de cuisson. Stockez en armoire chaude et maintenez à une température de +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E7" t="s" s="14"/>
+      <c r="D7" t="s" s="13">
+        <v>104</v>
+      </c>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>103</v>
-[...4 lines deleted...]
-      <c r="E8" t="s" s="14"/>
+        <v>106</v>
+      </c>
+      <c r="D8" t="s" s="13">
+        <v>107</v>
+      </c>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="E9" t="s" s="14"/>
+        <v>109</v>
+      </c>
+      <c r="D9" t="s" s="13">
+        <v>110</v>
+      </c>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>2</v>
       </c>
       <c r="C10" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="D10" t="inlineStr" s="14">
+        <v>111</v>
+      </c>
+      <c r="D10" t="inlineStr" s="13">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E10" t="s" s="14"/>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B11">
         <v>3</v>
       </c>
       <c r="C11" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="D11" t="inlineStr" s="14">
+        <v>112</v>
+      </c>
+      <c r="D11" t="inlineStr" s="13">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
-      <c r="E11" t="s" s="14">
-        <v>110</v>
+      <c r="E11" t="s" s="13">
+        <v>113</v>
       </c>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
       <c r="C12" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-      <c r="E12" t="s" s="14"/>
+        <v>114</v>
+      </c>
+      <c r="D12" t="inlineStr" s="13">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E12" t="s" s="13"/>
       <c r="F12"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D39"/>
+  <dimension ref="A1:D37"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_070 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_070 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>114</v>
+      <c r="A4" t="s" s="15">
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>117</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>118</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille : décongelez le poisson suivant la procédure. Habillez, portionnez, lavez et égouttez le poisson dans un bac GN 2/1 H 200 en polycarbonate, muni d'une grille égouttoir. Réservez au froid. Épluchez, lavez et désinfectez le persil. Au cutter, hachez le persil. Réservez au froid. Dans une petite russe, faites fondre 250 g de beurre. Au pinceau, badigeonnez de beurre le fond de 8 bacs GN 1/1 H 65. Réservez. Dans un rondeau, confectionnez la duxelles de champignons à partir d'un produit déshydraté, en se reportant aux recommandations du fabricant. Réservez au chaud.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B18</f>
         <v>Filets de colin lieu</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E18</f>
         <v>14</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C8" s="11">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9" t="str">
-[...1 lines deleted...]
-        <v>Duxelles de champignons dehydratee</v>
+      <c r="B9" t="s">
+        <v>120</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E10</f>
+        <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
-      <c r="D9" t="str">
-[...1 lines deleted...]
-        <v>bte</v>
+      <c r="D9" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="14">
+      <c r="A11" t="s" s="16">
+        <v>122</v>
+      </c>
+      <c r="B11" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Dans un rondeau, faites fondre le beurre. Ajoutez la farine tamisée. Remuez au fouet. Laissez cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Réservez dans une calotte.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*1.8</f>
         <v>1.8</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B13" t="str" s="14">
+      <c r="A13" t="s" s="16">
+        <v>124</v>
+      </c>
+      <c r="B13" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Confectionner la sauce — Déconditionnez et détaillez en cubes les 400 g de beurre. Réservez. Dans un rondeau, réalisez le fumet de poisson à partir de fond déshydraté, en se reportant aux recommandations du fabricant. Réservez au chaud. Dans un rondeau, faites revenir au beurre les échalotes émincées. Déglacez avec le vin blanc. Laissez réduire de moitié. Ajoutez le fumet. Portez à ébullition. Liez avec le roux. Salez et poivrez. Laissez cuire à feu doux 5 minutes tout en remuant. Ajoutez la crème, le beurre en cubes et le concentré de poisson. Émulsionnez la sauce au mixeur pour la rendre légère et onctueuse. Rectifiez l'assaisonnement. L'émulsion du velouté avec la crème et le beurre, sous l'action de la chaleur sèche, lors de la cuisson, permettra un léger glaçage.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B17</f>
         <v>Échalotes ciselées surgelées</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E17</f>
         <v>1</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*12</f>
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>2</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B11</f>
         <v>Fumet de poisson concentré</v>
       </c>
       <c r="C17" s="11">
         <f>Besoins!E11</f>
         <v>0.1</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B15</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C18" s="11">
         <f>Besoins!E15</f>
         <v>3</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F15</f>
         <v>lt</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C19" s="11">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B20" t="str" s="14">
+      <c r="A20" t="s" s="16">
+        <v>126</v>
+      </c>
+      <c r="B20" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Marquer la cuisson du poisson — Préchauffez le four sur la position chaleur sèche à +180°C. Répartissez sur le fond des bacs beurrés le persil haché et la duxelles de champignons. Disposez sur la garniture, dans chaque bac, 12 portions de poisson. Salez et poivrez. Nappez les portions de poisson avec deux litres de sauce par bac. Posez la sonde de cuisson au cœur d'une portion. Étagez les 8 bacs sur l'échelle de cuisson. Enfournez et cuisez à +180°C. Atteignez +63°C à cœur du poisson en fin de cuisson. Respectez la procédure de fin de cuisson. Stockez en armoire chaude et maintenez à une température de +63°C en attente de consommation.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B21" t="str" s="14">
+      <c r="A21" t="s" s="16">
+        <v>127</v>
+      </c>
+      <c r="B21" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Dresser et servir — Servez à l'assiette chaque portion nappée de sauce.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="16">
-        <v>125</v>
+      <c r="A23" t="s" s="15">
+        <v>128</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B24" t="str" s="14">
+      <c r="A24" t="s" s="16">
+        <v>117</v>
+      </c>
+      <c r="B24" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>11.82</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
         <f>Besoins!B12</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C26" s="11">
         <f>Besoins!E12</f>
         <v>0.18</v>
       </c>
       <c r="D26" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="16">
-        <v>126</v>
+      <c r="A28" t="s" s="15">
+        <v>129</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B29" t="str" s="14">
+      <c r="A29" t="s" s="16">
+        <v>117</v>
+      </c>
+      <c r="B29" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D9</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
         <f>Besoins!B13</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C30" s="11">
         <f>Besoins!E13</f>
         <v>0.9</v>
       </c>
       <c r="D30" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str">
-        <f>Besoins!B9</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B10</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C31" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>0.9</v>
       </c>
       <c r="D31" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B32" t="str" s="14">
+      <c r="A32" t="s" s="16">
+        <v>118</v>
+      </c>
+      <c r="B32" t="str" s="13">
         <f>"[ÉTUVER] "&amp;Procedure!D10</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A33" t="s" s="16">
+        <v>122</v>
+      </c>
+      <c r="B33" t="str" s="13">
+        <f>"[RÉDUIRE] "&amp;Procedure!D11</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34"/>
-      <c r="B34" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B34" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E11</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="17">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A35" t="s" s="16">
+        <v>124</v>
+      </c>
+      <c r="B35" t="str" s="13">
+        <f>"[REFROIDIR] "&amp;Procedure!D12</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36"/>
-      <c r="B36" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A37" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-    </row>
-[...12 lines deleted...]
-      <c r="D39"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="18">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B34:D34"/>
     <mergeCell ref="B35:D35"/>
-    <mergeCell ref="B36:D36"/>
-[...1 lines deleted...]
-    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A37:D37"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FILETS DE POISSON BONNE FEMME</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>