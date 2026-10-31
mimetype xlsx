--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -50,92 +50,92 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...2 lines deleted...]
-    <t>00000061</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>00001743</t>
-[...7 lines deleted...]
-  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-SAFRAN</t>
   </si>
   <si>
     <t>Safran filaments (Iran)</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>CITRON-JAUNE-FR</t>
   </si>
   <si>
     <t>Citron jaune frais (zeste/jus) — à réactualiser</t>
   </si>
   <si>
     <t>Agrumes</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
@@ -218,186 +218,186 @@
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>FILETS DE MERLU SAUCE MOUCLADE</t>
   </si>
   <si>
     <t>Suggestion — On peut ajouter des moules décortiquées que l'on aura pris soin de réchauffer à la vapeur dans un bac GN 1/1 H 100 perforé. Prévoir 3 kg de moules.</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de merlu blanc</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ moules crues sous vide avec coquille</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Safran filaments (Iran)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Citron jaune frais (zeste/jus) — à réactualiser</t>
+    <t xml:space="preserve">    ↳ Citron jaune (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Fiche technique — FILETS DE MERLU SAUCE MOUCLADE</t>
   </si>
   <si>
     <t>FILETS DE MERLU SAUCE MOUCLADE  GRO_CDC_069</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
+    <t xml:space="preserve">    Citron jaune (pièce) (conv.)</t>
+  </si>
+  <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -478,54 +478,54 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
@@ -620,395 +620,395 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
         <v>15.76</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>15.76</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>0.04728</v>
+      <c r="G7" s="8">
+        <f>E7*0.0043</f>
+        <v>0.067768</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="8">
+      <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.8</v>
+        <v>0.007</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.8</v>
+        <v>0.007</v>
       </c>
       <c r="F8" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D9" s="4">
-        <v>0.007</v>
+        <v>0.006</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.007</v>
+        <v>0.006</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>0.0875</v>
+        <v>19</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*2800</f>
+        <v>16.8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>0.006</v>
+        <v>0.8</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.006</v>
+        <v>0.8</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>16.8</v>
+        <v>19</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*0.56</f>
+        <v>0.448</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="4">
         <v>0.24</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.24</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*23.08</f>
+        <v>5.5392</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
-        <v>2</v>
+        <v>0.24</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>2</v>
+        <v>0.24</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>6.4</v>
+        <v>19</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*2.8</f>
+        <v>0.672</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="4">
         <v>0.8</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.8</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G13" s="9">
+        <v>19</v>
+      </c>
+      <c r="G13" s="8">
         <f>E13*4.9</f>
         <v>3.92</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="4">
         <v>0.25</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G14" s="9">
+        <v>19</v>
+      </c>
+      <c r="G14" s="8">
         <f>E14*5.2</f>
         <v>1.3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="4">
         <v>2</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>2</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="8">
         <f>E15*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="8">
+      <c r="A16" t="s" s="9">
         <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="4">
         <v>5</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>5</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="G16" s="8">
+        <f>E16*4</f>
+        <v>20</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="4">
         <v>2</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>2</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
-      <c r="G17" s="9">
-[...1 lines deleted...]
-        <v>9</v>
+      <c r="G17" s="8">
+        <f>E17*0.45</f>
+        <v>0.9</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="4">
         <v>0.073</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G18" s="9">
+        <v>19</v>
+      </c>
+      <c r="G18" s="8">
         <f>E18*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="4">
         <v>0.5</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G19" s="9">
+        <v>19</v>
+      </c>
+      <c r="G19" s="8">
         <f>E19*7.5</f>
         <v>3.75</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="4">
         <v>14</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
         <v>14</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G20" s="9">
+        <v>19</v>
+      </c>
+      <c r="G20" s="8">
         <f>E20*12.14</f>
         <v>169.96</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="10">
         <v>55</v>
       </c>
       <c r="G21" s="11">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
@@ -1199,711 +1199,711 @@
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
         <v>68</v>
       </c>
       <c r="D11" t="s" s="12">
         <v>69</v>
       </c>
       <c r="E11" t="s" s="12"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>67</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12" t="s">
         <v>70</v>
       </c>
       <c r="D12" t="inlineStr" s="12">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
       <c r="E12" t="s" s="12"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>67</v>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
       <c r="C13" t="s">
         <v>71</v>
       </c>
       <c r="D13" t="inlineStr" s="12">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
       <c r="E13" t="s" s="12">
         <v>72</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>67</v>
       </c>
       <c r="B14">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>73</v>
       </c>
-      <c r="D14" t="s" s="12">
-        <v>74</v>
+      <c r="D14" t="inlineStr" s="12">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
       </c>
       <c r="E14" t="s" s="12"/>
       <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>74</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>75</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>76</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C3" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*14</f>
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*16</f>
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*15.76</f>
         <v>15.76</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.24</f>
         <v>0.24</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.006</f>
         <v>0.006</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
+        <v>89</v>
+      </c>
+      <c r="C12" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C13" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E13" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C14" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C15" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C16" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D16" s="6">
         <f>'Besoins'!$B$2*1.6</f>
         <v>1.6</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D17" s="6">
         <f>'Besoins'!$B$2*0.8</f>
         <v>0.8</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D18" s="6">
         <f>'Besoins'!$B$2*0.8</f>
         <v>0.8</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D42"/>
+  <dimension ref="A1:D40"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_069 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_069 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille, décongelez le poisson suivant la procédure. Habillez, lavez, égouttez et stockez les filets au froid en attente d'utilisation. Épluchez, lavez et désinfectez le persil. Au cutter, hachez le persil. Réservez au froid. Dans une russe, faites fondre 250 g de beurre. Au pinceau, beurrez le fond de 8 bacs GN 1/1 H 65 perforés. Réservez. Déconditionnez les moules « pleine eau » dans un bac GN 1/1 H 100 en polycarbonate, en suivant la procédure.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B16</f>
         <v>moules crues sous vide avec coquille</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E16</f>
         <v>5</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B14</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C8" s="6">
         <f>Besoins!E14</f>
         <v>0.25</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C9" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="15">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B10" t="str" s="12">
         <f>Procedure!D4</f>
         <v>Élaborer le fumet de poisson — Dans un rondeau, élaborez le fumet à partir de fond déshydraté, en suivant les recommandations du fabricant. Réservez au chaud en attente d'utilisation.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="15">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B11" t="str" s="12">
         <f>Procedure!D5</f>
         <v>Confectionner le roux — Dans une russe, faites fondre le beurre. Ajoutez la farine tamisée. Mélangez au fouet. Laissez cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laissez refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C12" s="6">
         <f>'Besoins'!$B$2*1.6</f>
         <v>1.6</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="15">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B13" t="str" s="12">
         <f>Procedure!D6</f>
         <v>Marquer la cuisson du poisson — Préchauffez le four sur la position chaleur mixte à +160°C. Tapissez le fond des GN perforés beurrés avec l'échalote émincée. Plaquez 12 portions de poisson et 48 moules « pleine eau » dans chacun des 8 bacs GN 1/1 H 65. Doublez les 8 bacs GN perforés avec 8 bacs GN 1/1 H 45, ce qui facilitera la récupération du fond de cuisson pour confectionner la sauce. Mouillez chaque bac avec 2 L de fumet. Posez la sonde de cuisson dans une portion. Couvrez les bacs. Étagez les bacs sur une échelle de cuisson. Enfournez l'échelle. Cuisez entre 5 et 10 minutes. Atteignez la température de +63°C à cœur. Contrôlez la cuisson. Respectez la procédure de fin de cuisson.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B19</f>
         <v>Échalotes ciselées surgelées</v>
       </c>
       <c r="C14" s="6">
         <f>Besoins!E19</f>
         <v>0.5</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B15" t="str" s="12">
         <f>Procedure!D7</f>
         <v>Confectionner la sauce — Récupérez le fond de cuisson des 8 bacs de poisson poché dans le rondeau où se trouve le roux. Mélangez au fouet. Pendant la cuisson du velouté, filmez chaque bac afin de garder le moelleux du poisson. Stockez en armoire chaude à +63°C en attente de consommation. Cuisez et réduisez à feu doux le velouté de poisson réalisé à partir du fond de cuisson, afin d'obtenir 12 litres de sauce. Au terme de la cuisson, ajoutez le safran et la crème fraîche. Montez la sauce au mixeur pour la rendre onctueuse. Ajoutez quelques gouttes de citron. Vérifiez la consistance de la sauce. Rectifiez l'assaisonnement. Respectez la procédure de fin de cuisson. Stockez en armoire chaude ou au bain-marie et maintenez à +63°C à cœur.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C16" s="6">
         <f>'Besoins'!$B$2*16</f>
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B15</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C17" s="6">
         <f>Besoins!E15</f>
         <v>2</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F15</f>
         <v>lt</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Safran filaments (Iran)</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.006</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="str">
-[...1 lines deleted...]
-        <v>Citron jaune frais (zeste/jus) — à réactualiser</v>
+      <c r="B19" t="s">
+        <v>108</v>
       </c>
       <c r="C19" s="6">
-        <f>Besoins!E12</f>
+        <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
-      <c r="D19" t="str">
-[...1 lines deleted...]
-        <v>pc</v>
+      <c r="D19" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B18</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C20" s="6">
         <f>Besoins!E18</f>
         <v>0.073</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C21" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.007</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="15">
         <v>109</v>
       </c>
       <c r="B22" t="str" s="12">
         <f>Procedure!D8</f>
         <v>Dresser et servir — Dressez une portion de poisson dans l'assiette, décorez avec 4 moules avec leur coquille. Nappez de sauce et saupoudrez de persil haché. Accompagnez le poisson de pommes vapeur, de riz pilaf, de gratin de légumes, etc.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
         <f>Besoins!B20</f>
         <v>Filets de merlu blanc</v>
       </c>
       <c r="C23" s="6">
         <f>Besoins!E20</f>
         <v>14</v>
       </c>
       <c r="D23" t="str">
@@ -1916,253 +1916,223 @@
         <v>110</v>
       </c>
       <c r="B24" t="str" s="12">
         <f>Procedure!D9</f>
         <v>Suggestion — On peut ajouter des moules décortiquées que l'on aura pris soin de réchauffer à la vapeur dans un bac GN 1/1 H 100 perforé. Prévoir 3 kg de moules.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="14">
         <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="15">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B27" t="str" s="12">
         <f>"[DISSOUDRE] "&amp;Procedure!D10</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str">
         <f>Besoins!B7</f>
-        <v>EAU</v>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C28" s="6">
         <f>Besoins!E7</f>
         <v>15.76</v>
       </c>
       <c r="D28" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
         <f>Besoins!B11</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C29" s="6">
         <f>Besoins!E11</f>
         <v>0.24</v>
       </c>
       <c r="D29" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="14">
         <v>112</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32" t="s" s="15">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B32" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D11</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="str">
         <f>Besoins!B13</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C33" s="6">
         <f>Besoins!E13</f>
         <v>0.8</v>
       </c>
       <c r="D33" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="str">
-        <f>Besoins!B8</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B10</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C34" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E10</f>
         <v>0.8</v>
       </c>
       <c r="D34" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="15">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B35" t="str" s="12">
         <f>"[ÉTUVER] "&amp;Procedure!D12</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A36" t="s" s="15">
+        <v>102</v>
+      </c>
+      <c r="B36" t="str" s="12">
+        <f>"[RÉDUIRE] "&amp;Procedure!D13</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37"/>
-      <c r="B37" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B37" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E13</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C37"/>
+      <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38" t="s" s="15">
         <v>103</v>
       </c>
       <c r="B38" t="str" s="12">
-        <f>"[RÉDUIRE] "&amp;Procedure!D13</f>
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+        <f>"[REFROIDIR] "&amp;Procedure!D14</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
       <c r="A39"/>
-      <c r="B39" t="str" s="16">
-[...2 lines deleted...]
-      </c>
+      <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A40" t="s" s="17">
+        <v>113</v>
+      </c>
+      <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-    </row>
-[...12 lines deleted...]
-      <c r="D42"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="20">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
     <mergeCell ref="B38:D38"/>
-    <mergeCell ref="B39:D39"/>
-[...1 lines deleted...]
-    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A40:D40"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FILETS DE MERLU SAUCE MOUCLADE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>