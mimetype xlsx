--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -15,166 +15,166 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>CONS-CAPRE</t>
   </si>
   <si>
     <t>Câpres au vinaigre bocal</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...8 lines deleted...]
-    <t>lt</t>
+    <t>00POT_MP033</t>
+  </si>
+  <si>
+    <t>Vinaigre de Xérès</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t>00POT_MP033</t>
-[...7 lines deleted...]
-  <si>
     <t>MAGGI-CT-BOUIL</t>
   </si>
   <si>
     <t>Court-bouillon instantané déshydraté (Maggi)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>CITRON-JAUNE-FR</t>
   </si>
   <si>
     <t>Citron jaune frais (zeste/jus) — à réactualiser</t>
   </si>
   <si>
     <t>Agrumes</t>
   </si>
   <si>
+    <t>00000051</t>
+  </si>
+  <si>
+    <t>LAIT</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>00000051</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00813</t>
   </si>
   <si>
     <t>Échalotte hachée IQF</t>
@@ -224,111 +224,114 @@
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ailes de raie pelées</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Court-bouillon reconstitué (collectivité)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Court-bouillon instantané déshydraté (Maggi)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotte hachée IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vinaigre de Xérès</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Citron jaune frais (zeste/jus) — à réactualiser</t>
+    <t xml:space="preserve">    ↳ Citron jaune (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Câpres au vinaigre bocal</t>
   </si>
   <si>
     <t>Fiche technique — AILES DE RAIE AUX CÂPRES</t>
   </si>
   <si>
     <t>AILES DE RAIE AUX CÂPRES  GRO_CDC_067</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Court-bouillon reconstitué (collectivité)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Citron jaune (pièce) (conv.)</t>
   </si>
   <si>
     <t>↳ Court-bouillon reconstitué (collectivité)  GRO-COURT-BOUIL</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -555,333 +558,333 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1.5</v>
+        <v>21.56</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1.5</v>
+        <v>21.56</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*6.2</f>
-        <v>9.3</v>
+        <f>E7*0.0043</f>
+        <v>0.092708</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="9">
+      <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>21.56</v>
+        <v>1.5</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>21.56</v>
+        <v>1.5</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*0.003</f>
-        <v>0.06468</v>
+        <f>E8*6.2</f>
+        <v>9.3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.01</v>
+        <v>0.5</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.01</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*12.5</f>
-        <v>0.125</v>
+        <f>E9*12</f>
+        <v>6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*12</f>
-        <v>6</v>
+        <f>E10*12.5</f>
+        <v>0.125</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
         <v>0.44</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.44</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G11" s="8">
         <f>E11*8.98</f>
         <v>3.9512</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
-        <v>30</v>
+        <v>3.6</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>30</v>
+        <v>3.6</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*3.2</f>
-        <v>96</v>
+        <f>E12*2.8</f>
+        <v>10.08</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
+      <c r="A13" t="s" s="9">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*5.2</f>
-        <v>15.6</v>
+        <f>E13*0.5999</f>
+        <v>1.1998</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="9">
+      <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*0.5999</f>
-        <v>1.1998</v>
+        <f>E14*5.2</f>
+        <v>15.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="4">
         <v>3</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>3</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*4.5</f>
-        <v>13.5</v>
+        <f>E15*0.45</f>
+        <v>1.35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="4">
         <v>0.05</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G16" s="8">
         <f>E16*0.35</f>
         <v>0.0175</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="4">
         <v>0.5</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G17" s="8">
         <f>E17*6.96</f>
         <v>3.48</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" s="4">
         <v>18</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G18" s="8">
         <f>E18*14.05</f>
         <v>252.9</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s" s="10">
         <v>51</v>
       </c>
       <c r="G19" s="11">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
@@ -1073,267 +1076,267 @@
         <v>65</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>66</v>
       </c>
       <c r="C3" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*18</f>
         <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>68</v>
       </c>
       <c r="C4" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*22</f>
         <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>69</v>
       </c>
       <c r="C5" t="s">
         <v>67</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*21.56</f>
         <v>21.56</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>70</v>
       </c>
       <c r="C6" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.44</f>
         <v>0.44</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>71</v>
       </c>
       <c r="C7" t="s">
         <v>67</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>72</v>
       </c>
       <c r="C8" t="s">
         <v>67</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>73</v>
       </c>
       <c r="C9" t="s">
         <v>67</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>74</v>
       </c>
       <c r="C10" t="s">
         <v>67</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>75</v>
       </c>
       <c r="C11" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>77</v>
       </c>
       <c r="C12" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*30</f>
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>78</v>
       </c>
       <c r="C13" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>79</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.01</f>
         <v>0.01</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>80</v>
       </c>
       <c r="C15" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D27"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>81</v>
       </c>
       <c r="B1"/>
@@ -1407,264 +1410,262 @@
       <c r="B8" t="str" s="12">
         <f>Procedure!D4</f>
         <v>Réaliser le beurre fondu aux câpres — Dans un petit rondeau, faites revenir au beurre les échalotes ciselées. Déglacez au vinaigre de Xérès. Pendant cette opération, émulsionnez le beurre fondu au mixeur. Ajoutez les câpres et le beurre fondu émulsionné aux échalotes. Salez et poivrez. Rectifiez l'assaisonnement. Réservez au chaud, dans un bain-marie ou en armoire chaude, dans 1 bac 2/1 H 250 ou dans un bahut filmé.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B17</f>
         <v>Échalotte hachée IQF</v>
       </c>
       <c r="C9" s="6">
         <f>Besoins!E17</f>
         <v>0.5</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Vinaigre de Xérès</v>
       </c>
       <c r="C10" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.5</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>3</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B16</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C12" s="6">
         <f>Besoins!E16</f>
         <v>0.05</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>0.01</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Câpres au vinaigre bocal</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>1.5</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
         <v>86</v>
       </c>
       <c r="B15" t="str" s="12">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson du poisson — Préchauffez le four sur la position mixte à +170°C. Dans un rondeau, confectionnez le court-bouillon en suivant les recommandations du fabricant. Ajoutez le lait au court-bouillon. Plaquez 12 portions de poisson par bac, dans 8 bacs GN 1/1 H 65 perforés. Doublez les bacs perforés garnis de poisson avec des bacs de mêmes dimensions. Mouillez chaque bac avec 3 L de court-bouillon. Posez la sonde de cuisson dans une portion. Étagez les bacs sur l'échelle de cuisson. Enfournez. Atteignez la température de +63°C au cœur de la portion en fin de cuisson. Respectez la procédure de fin de cuisson. Égouttez les portions en désolidarisant les bacs perforés des autres bacs. Éliminez le fond de cuisson. Réemboîtez les bacs perforés dans les bacs. Filmez. Stockez en armoire chaude et maintenez à +63°C à cœur, en attente de consommation.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>87</v>
       </c>
       <c r="C16" s="6">
         <f>'Besoins'!$B$2*22</f>
         <v>22</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B13</f>
         <v>LAIT</v>
       </c>
       <c r="C17" s="6">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>2</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="15">
         <v>88</v>
       </c>
       <c r="B18" t="str" s="12">
         <f>Procedure!D6</f>
         <v>Dresser et servir — Adjoignez le persil haché au beurre fondu aux câpres. Mélangez. Dressez une portion sur assiette, arrosez copieusement avec le beurre aux câpres. Ajoutez un quartier et une rondelle de citron.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>89</v>
       </c>
       <c r="C19" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
-      <c r="B20" t="str">
-[...1 lines deleted...]
-        <v>Citron jaune frais (zeste/jus) — à réactualiser</v>
+      <c r="B20" t="s">
+        <v>90</v>
       </c>
       <c r="C20" s="6">
-        <f>Besoins!E12</f>
+        <f>'Besoins'!$B$2*30</f>
         <v>30</v>
       </c>
-      <c r="D20" t="str">
-[...1 lines deleted...]
-        <v>pc</v>
+      <c r="D20" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="14">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="15">
         <v>83</v>
       </c>
       <c r="B23" t="str" s="12">
         <f>Procedure!D7</f>
         <v>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C24" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>21.56</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
         <f>Besoins!B11</f>
         <v>Court-bouillon instantané déshydraté (Maggi)</v>
       </c>
       <c r="C25" s="6">
         <f>Besoins!E11</f>
         <v>0.44</v>
       </c>
       <c r="D25" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="16">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A27:D27"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">