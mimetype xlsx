--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,109 +15,118 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>POIVRE-SETCHOUAN</t>
   </si>
   <si>
     <t>Poivre de Setchouan</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>CITRON-JAUNE-FR</t>
   </si>
   <si>
     <t>Citron jaune frais (zeste/jus) — à réactualiser</t>
   </si>
   <si>
     <t>Agrumes</t>
   </si>
   <si>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>SEL-GROS</t>
   </si>
   <si>
     <t>Gros sel de mer</t>
@@ -167,84 +176,96 @@
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pavés de saumon sauvage keta Pacifique</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre de Setchouan</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Citron jaune frais (zeste/jus) — à réactualiser</t>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Citron jaune (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
-    <t>conversion</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — PAVÉS DE SAUMON À L'UNILATÉRAL AU POIVRE DE SETCHOUAN ET AU SEL DE GUÉRANDE</t>
   </si>
   <si>
     <t>PAVÉS DE SAUMON À L'UNILATÉRAL AU POIVRE DE SETCHOUAN ET AU SEL DE GUÉRANDE  GRO_CDC_065</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Citron jaune (pièce) (conv.)</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -357,51 +378,51 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -493,793 +514,847 @@
         <v>0.1</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*45</f>
         <v>4.5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*3.2</f>
-        <v>80</v>
+        <f>E8*2.8</f>
+        <v>8.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D9" s="4">
-        <v>2</v>
+        <v>0.333333</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>2</v>
+        <v>0.333333</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*5.2</f>
-        <v>10.4</v>
+        <f>E9*8.1571510143</f>
+        <v>2.719048</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*4.5</f>
-        <v>1.35</v>
+        <f>E10*5.2</f>
+        <v>10.4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="4">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*0.42</f>
-        <v>0.105</v>
+        <f>E11*0.45</f>
+        <v>0.135</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
-        <v>14</v>
+        <v>0.25</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
+        <v>0.25</v>
+      </c>
+      <c r="F12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*0.42</f>
+        <v>0.105</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="4">
         <v>14</v>
       </c>
-      <c r="F12" t="s">
-[...3 lines deleted...]
-        <f>E12*17.24</f>
+      <c r="E13" s="6">
+        <f>D13*$B$2</f>
+        <v>14</v>
+      </c>
+      <c r="F13" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="8">
+        <f>E13*17.24</f>
         <v>241.36</v>
       </c>
     </row>
-    <row r="13">
-[...9 lines deleted...]
-        <f>SUM(G7:G12)</f>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14" t="s" s="9">
+        <v>35</v>
+      </c>
+      <c r="G14" s="10">
+        <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel. Désinfectez le matériel et le poste de travail suivant les protocoles. Mettez en fonction l'armoire de maintien en température chaude.</t>
         </is>
       </c>
       <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires — Déconditionnez et décongelez les pavés de saumon suivant la procédure. Réservez au froid. Dans une calotte, faites fondre les 250 g de beurre. Au pinceau, beurrez le fond de 7 bacs GN 1/1 H 25. Chemisez le fond des bacs en faisant adhérer au beurre une feuille de papier sulfurisé. Au four à chaleur sèche, sur une plaque de pâtisserie GN 1/1, torréfiez légèrement le poivre de Setchouan. Au rouleau, écrasez grossièrement le poivre de Setchouan. Réservez dans une petite calotte. Lavez, désinfectez et effeuillez le persil plat ou la coriandre. Réservez au froid. Lavez, désinfectez et coupez les citrons en quartiers. Réservez les quartiers dans un bac GN 1/1 H 45 filmé.</t>
         </is>
       </c>
       <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Marquer la cuisson du saumon — En sauteuse, à l'huile et au beurre, marquez vivement les pavés de saumon côté peau pendant 2 minutes. Épongez les pavés de saumon dans un bac garni de papier absorbant. Disposez 15 pavés par bac de cuisson, le côté peau sur le papier sulfurisé. Au pinceau, badigeonnez largement le beurre fondu sur les pavés de saumon. Déposez sur chaque morceau une pincée de gros sel et de poivre de Setchouan torréfié.</t>
         </is>
       </c>
       <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Cuire le saumon — Préchauffez le four sur la position chaleur mixte à +160°C. Placez la sonde de cuisson au cœur d'un pavé de saumon. Enfournez le poisson et cuisez le saumon. Atteignez +54°C à cœur. Vérifiez la cuisson. Ne pas surcuire. Respectez la procédure de fin de cuisson. Stockez en armoire chaude et maintenez le poisson à +63°C en attente de consommation. Il est conseillé de cuire les pavés de saumon en flux tendu.</t>
         </is>
       </c>
       <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Dresser et servir — Dans une calotte, faites fondre 1,250 kg de beurre. Ajoutez 5 cL de jus de citron et 15 cL d'eau. Au mixeur, émulsionnez le beurre. Salez et poivrez. Au moment du service, versez du beurre émulsionné en petite quantité sur les pavés de saumon. Dressez le pavé de saumon sur une assiette, côté sans peau apparente. Éventuellement, ajoutez un peu de sel et de poivre de Setchouan sur la portion de poisson. Ajoutez un quartier de citron et décorez avec des feuilles de coriandre ou de persil. Accompagnez de pommes vapeur, de riz, d'épinards sautés, de gratin de légumes divers, etc.</t>
         </is>
       </c>
       <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="11">
         <is>
           <t>Suggestions — Il est préférable de cuire le saumon en flux tendu pour garder le saumon moelleux à cœur. Décorez avec une rondelle de citron cannelée. Pour une cuisson en sauteuse, cuisez les pavés 3 à 4 minutes sur chaque face. Déposez les pavés sur une grille, couvrez d'un bac GN retourné et laissez finir de cuire. NB : la législation oblige pour des raisons de sécurité alimentaire d'atteindre la température +63°C au cœur du produit. La chair délicate du saumon ne supporte pas cette température, il faut la cuire au maximum à la température de +54°C en veillant à mettre en place des mesures de prévention.</t>
         </is>
       </c>
       <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E10"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*14</f>
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*1.25</f>
         <v>1.25</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C7" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="D9" s="6">
-        <f>'Besoins'!$B$2*25</f>
-        <v>25</v>
+        <f>'Besoins'!$B$2*0.25</f>
+        <v>0.25</v>
       </c>
       <c r="E9" t="s">
-        <v>3</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D10" s="6">
+        <f>'Besoins'!$B$2*25</f>
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_065 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_065 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel. Désinfectez le matériel et le poste de travail suivant les protocoles. Mettez en fonction l'armoire de maintien en température chaude.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Déconditionnez et décongelez les pavés de saumon suivant la procédure. Réservez au froid. Dans une calotte, faites fondre les 250 g de beurre. Au pinceau, beurrez le fond de 7 bacs GN 1/1 H 25. Chemisez le fond des bacs en faisant adhérer au beurre une feuille de papier sulfurisé. Au four à chaleur sèche, sur une plaque de pâtisserie GN 1/1, torréfiez légèrement le poivre de Setchouan. Au rouleau, écrasez grossièrement le poivre de Setchouan. Réservez dans une petite calotte. Lavez, désinfectez et effeuillez le persil plat ou la coriandre. Réservez au froid. Lavez, désinfectez et coupez les citrons en quartiers. Réservez les quartiers dans un bac GN 1/1 H 45 filmé.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B13</f>
         <v>Pavés de saumon sauvage keta Pacifique</v>
       </c>
       <c r="C7" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E13</f>
         <v>14</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C8" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B7</f>
         <v>Poivre de Setchouan</v>
       </c>
       <c r="C9" s="6">
         <f>Besoins!E7</f>
         <v>0.1</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C10" s="6">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="D10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="14">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B11" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson du saumon — En sauteuse, à l'huile et au beurre, marquez vivement les pavés de saumon côté peau pendant 2 minutes. Épongez les pavés de saumon dans un bac garni de papier absorbant. Disposez 15 pavés par bac de cuisson, le côté peau sur le papier sulfurisé. Au pinceau, badigeonnez largement le beurre fondu sur les pavés de saumon. Déposez sur chaque morceau une pincée de gros sel et de poivre de Setchouan torréfié.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C12" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B12</f>
         <v>Gros sel de mer</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E12</f>
         <v>0.25</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B7</f>
         <v>Poivre de Setchouan</v>
       </c>
       <c r="C14" s="6">
         <f>Besoins!E7</f>
         <v>0.1</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="14">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B15" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Cuire le saumon — Préchauffez le four sur la position chaleur mixte à +160°C. Placez la sonde de cuisson au cœur d'un pavé de saumon. Enfournez le poisson et cuisez le saumon. Atteignez +54°C à cœur. Vérifiez la cuisson. Ne pas surcuire. Respectez la procédure de fin de cuisson. Stockez en armoire chaude et maintenez le poisson à +63°C en attente de consommation. Il est conseillé de cuire les pavés de saumon en flux tendu.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="14">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B16" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Dresser et servir — Dans une calotte, faites fondre 1,250 kg de beurre. Ajoutez 5 cL de jus de citron et 15 cL d'eau. Au mixeur, émulsionnez le beurre. Salez et poivrez. Au moment du service, versez du beurre émulsionné en petite quantité sur les pavés de saumon. Dressez le pavé de saumon sur une assiette, côté sans peau apparente. Éventuellement, ajoutez un peu de sel et de poivre de Setchouan sur la portion de poisson. Ajoutez un quartier de citron et décorez avec des feuilles de coriandre ou de persil. Accompagnez de pommes vapeur, de riz, d'épinards sautés, de gratin de légumes divers, etc.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C17" s="6">
         <f>'Besoins'!$B$2*1.25</f>
         <v>1.25</v>
       </c>
       <c r="D17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
-      <c r="B18" t="str">
-[...1 lines deleted...]
-        <v>Citron jaune frais (zeste/jus) — à réactualiser</v>
+      <c r="B18" t="s">
+        <v>67</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E8</f>
+        <f>'Besoins'!$B$2*0.25</f>
+        <v>0.25</v>
+      </c>
+      <c r="D18" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19" s="6">
+        <f>'Besoins'!$B$2*25</f>
         <v>25</v>
       </c>
-      <c r="D18" t="str">
-[...8 lines deleted...]
-      <c r="B19" t="str" s="11">
+      <c r="D19" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="14">
+        <v>69</v>
+      </c>
+      <c r="B20" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Suggestions — Il est préférable de cuire le saumon en flux tendu pour garder le saumon moelleux à cœur. Décorez avec une rondelle de citron cannelée. Pour une cuisson en sauteuse, cuisez les pavés 3 à 4 minutes sur chaque face. Déposez les pavés sur une grille, couvrez d'un bac GN retourné et laissez finir de cuire. NB : la législation oblige pour des raisons de sécurité alimentaire d'atteindre la température +63°C au cœur du produit. La chair délicate du saumon ne supporte pas cette température, il faut la cuire au maximum à la température de +54°C en veillant à mettre en place des mesures de prévention.</v>
       </c>
-      <c r="C19"/>
-[...4 lines deleted...]
-      <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="15">
+        <v>70</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B19:D19"/>
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A22:D22"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>PAVÉS DE SAUMON À L'UNILATÉRAL </dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>