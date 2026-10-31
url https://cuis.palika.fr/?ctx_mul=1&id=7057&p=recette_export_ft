--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -50,51 +50,51 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
@@ -685,77 +685,77 @@
         <f>E12*4.2</f>
         <v>6.3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="9">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="4">
         <v>40</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>40</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*4</f>
+        <v>160</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="4">
         <v>5</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>5</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*4.5</f>
-        <v>22.5</v>
+        <f>E14*0.45</f>
+        <v>2.25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="4">
         <v>0.1</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="8">
         <f>E15*9.26</f>
         <v>0.926</v>