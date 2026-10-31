--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -55,128 +55,131 @@
   <si>
     <t>GRO_CDC_062</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 03:34</t>
+    <t>31/10/2026 05:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...10 lines deleted...]
-  <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>MEL-HERBES-PRO</t>
   </si>
   <si>
     <t>Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
@@ -208,74 +211,71 @@
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00780</t>
+  </si>
+  <si>
+    <t>Oignons émincés surgelés</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>RNMS00440</t>
   </si>
   <si>
     <t>Filets de morue dessalée</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
-    <t>RNMS00780</t>
-[...7 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de morue dessalée</t>
   </si>
   <si>
     <t>matiere</t>
@@ -286,51 +286,51 @@
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge extra</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
@@ -471,66 +471,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -577,996 +574,998 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>347.67837</v>
+        <v>336.918292</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.4767837</v>
+        <v>3.36918292</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>347.67837</v>
+        <v>336.918292</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>3</v>
+        <v>3.94</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>3.94</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0043</f>
+        <v>0.016942</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>3</v>
-      </c>
-[...19 lines deleted...]
-        <v>3.94</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>3.94</v>
+        <v>3</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.01182</v>
+        <f>E8*2.8</f>
+        <v>8.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>0.002</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
         <f>E9*9.8</f>
         <v>0.0196</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D10" s="9">
         <v>0.008</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.008</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
         <f>E10*12.5</f>
         <v>0.1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D11" s="9">
         <v>0.02</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G11" s="4">
         <f>E11*9.5</f>
         <v>0.19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
         <v>0.06</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*23.08</f>
+        <v>1.3848</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>1</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>1</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
         <f>E13*7.5</f>
         <v>7.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>3</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>3</v>
       </c>
       <c r="F14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*4.5</f>
-        <v>13.5</v>
+        <f>E14*0.45</f>
+        <v>1.35</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
         <v>0.073</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D16" s="9">
         <v>0.25</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G16" s="4">
         <f>E16*9.26</f>
         <v>2.315</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" t="s">
         <v>63</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" s="9">
-        <v>5.92</v>
+        <v>5</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>5.92</v>
+        <v>5</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*2.92</f>
-        <v>17.2864</v>
+        <f>E17*3.89</f>
+        <v>19.45</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D18" s="9">
-        <v>14</v>
+        <v>5.92</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>14</v>
+        <v>5.92</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*19.92</f>
-        <v>278.88</v>
+        <f>E18*2.92</f>
+        <v>17.2864</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="9">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*3.89</f>
-        <v>19.45</v>
+        <f>E19*19.92</f>
+        <v>278.88</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s" s="3">
         <v>71</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G20" s="12">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>72</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>73</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>74</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>75</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>76</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>78</v>
       </c>
       <c r="C3" t="s">
         <v>79</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>80</v>
       </c>
       <c r="C4" t="s">
         <v>79</v>
       </c>
       <c r="D4" s="11">
         <v>5</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>81</v>
       </c>
       <c r="C5" t="s">
         <v>79</v>
       </c>
       <c r="D5" s="11">
         <v>3</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>81</v>
       </c>
       <c r="C6" t="s">
         <v>79</v>
       </c>
       <c r="D6" s="11">
         <v>2</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>80</v>
       </c>
       <c r="C7" t="s">
         <v>79</v>
       </c>
       <c r="D7" s="11">
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>82</v>
       </c>
       <c r="C8" t="s">
         <v>79</v>
       </c>
       <c r="D8" s="11">
         <v>0.25</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>80</v>
       </c>
       <c r="C9" t="s">
         <v>79</v>
       </c>
       <c r="D9" s="11">
         <v>0.72</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>83</v>
       </c>
       <c r="C10" t="s">
         <v>79</v>
       </c>
       <c r="D10" s="11">
         <v>0.02</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>84</v>
       </c>
       <c r="C11" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="11">
         <v>0.3</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>86</v>
       </c>
       <c r="C12" t="s">
         <v>79</v>
       </c>
       <c r="D12" s="11">
         <v>3</v>
       </c>
       <c r="E12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>87</v>
       </c>
       <c r="C13" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="11">
         <v>4</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>89</v>
       </c>
       <c r="C14" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="11">
         <v>3.94</v>
       </c>
       <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>90</v>
       </c>
       <c r="C15" t="s">
         <v>79</v>
       </c>
       <c r="D15" s="11">
         <v>0.06</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>91</v>
       </c>
       <c r="C16" t="s">
         <v>79</v>
       </c>
       <c r="D16" s="11">
         <v>3</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>92</v>
       </c>
       <c r="C17" t="s">
         <v>79</v>
       </c>
       <c r="D17" s="11">
         <v>1</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>93</v>
       </c>
       <c r="C18" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="11">
         <v>0.073</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" t="s">
         <v>79</v>
       </c>
       <c r="D19" s="11">
         <v>0.008</v>
       </c>
       <c r="E19" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>95</v>
       </c>
       <c r="C20" t="s">
         <v>79</v>
       </c>
       <c r="D20" s="11">
         <v>0.002</v>
       </c>
       <c r="E20" t="s">
+        <v>42</v>
+      </c>
+      <c r="F20" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
@@ -1579,447 +1578,447 @@
       </c>
       <c r="B1" t="s" s="2">
         <v>97</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>98</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>99</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>100</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>101</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — La veille, décongelez la morue suivant la procédure. Le jour de la cuisson, laissez tremper les filets de morue dans l'eau froide. Habillez, parez et détaillez les filets de morue en morceaux de 30 g environ. Réservez au froid en attente d'utilisation. Déconditionnez les légumes surgelés suivant la procédure. Réservez au froid séparément. Lavez et désinfectez les tomates, le céleri-branche et le persil suivant la procédure. Coupez en quartiers les tomates. Réservez au froid. Épluchez et émincez finement la branche de céleri. Réservez au froid. Hachez le persil. Réservez au froid. Dans une russe, réalisez 4 litres de fumet de poisson à partir de fond déshydraté, en se rapportant aux recommandations du fabricant.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson — Dans une sauteuse, à l'huile d'olive, faites revenir les oignons et le blanc de poireau sans trop de coloration. Ajoutez et faites suer 2 à 3 minutes les quartiers de tomate, l'ail et le céleri-branche émincé. Ajoutez les morceaux de morue, les olives noires, les herbes de Provence, le sel, le poivre, le piment et l'assaisonnement. Mouillez avec le vin blanc et le fumet de poisson. Cuisez à couvert. À la fin de la cuisson, le fond de cuisson doit être réduit des 2/3. Vérifiez la cuisson. Rectifiez l'assaisonnement. Respectez la procédure de fin de cuisson. Répartissez dans des bacs de service. Couvrez. Stockez en armoire chaude et maintenez à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Servez les morceaux de morue avec la fondue de légumes et un peu de fond de cuisson. Saupoudrez de persil. Accompagnez de pommes de terre vapeur.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>102</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6" t="s">
         <v>103</v>
       </c>
-      <c r="D6" t="s" s="14">
+      <c r="D6" t="s" s="13">
         <v>104</v>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D38"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>105</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_062 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_062 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
+      <c r="A4" t="s" s="15">
         <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
+      <c r="A5" t="s" s="16">
         <v>107</v>
       </c>
-      <c r="B5" t="str" s="14">
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
+      <c r="A6" t="s" s="16">
         <v>108</v>
       </c>
-      <c r="B6" t="str" s="14">
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille, décongelez la morue suivant la procédure. Le jour de la cuisson, laissez tremper les filets de morue dans l'eau froide. Habillez, parez et détaillez les filets de morue en morceaux de 30 g environ. Réservez au froid en attente d'utilisation. Déconditionnez les légumes surgelés suivant la procédure. Réservez au froid séparément. Lavez et désinfectez les tomates, le céleri-branche et le persil suivant la procédure. Coupez en quartiers les tomates. Réservez au froid. Épluchez et émincez finement la branche de céleri. Réservez au froid. Hachez le persil. Réservez au froid. Dans une russe, réalisez 4 litres de fumet de poisson à partir de fond déshydraté, en se rapportant aux recommandations du fabricant.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B19</f>
         <v>Filets de morue dessalée</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E19</f>
         <v>14</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>109</v>
       </c>
       <c r="C8" s="11">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="D8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>110</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>110</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>109</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B16</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E16</f>
         <v>0.25</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>109</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*0.72</f>
         <v>0.72</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="17">
+      <c r="A14" t="s" s="16">
         <v>111</v>
       </c>
-      <c r="B14" t="str" s="14">
+      <c r="B14" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson — Dans une sauteuse, à l'huile d'olive, faites revenir les oignons et le blanc de poireau sans trop de coloration. Ajoutez et faites suer 2 à 3 minutes les quartiers de tomate, l'ail et le céleri-branche émincé. Ajoutez les morceaux de morue, les olives noires, les herbes de Provence, le sel, le poivre, le piment et l'assaisonnement. Mouillez avec le vin blanc et le fumet de poisson. Cuisez à couvert. À la fin de la cuisson, le fond de cuisson doit être réduit des 2/3. Vérifiez la cuisson. Rectifiez l'assaisonnement. Respectez la procédure de fin de cuisson. Répartissez dans des bacs de service. Couvrez. Stockez en armoire chaude et maintenez à +63°C en attente de consommation.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B19</f>
         <v>Filets de morue dessalée</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E19</f>
         <v>14</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>109</v>
       </c>
       <c r="C16" s="11">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>110</v>
       </c>
       <c r="C17" s="11">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>110</v>
       </c>
       <c r="C18" s="11">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="11">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B16</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C20" s="11">
         <f>Besoins!E16</f>
         <v>0.25</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>109</v>
       </c>
       <c r="C21" s="11">
         <f>'Besoins'!$B$2*0.72</f>
         <v>0.72</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B11</f>
         <v>Herbes de Provence</v>
       </c>
       <c r="C22" s="11">
         <f>Besoins!E11</f>
         <v>0.02</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>112</v>
       </c>
       <c r="C23" s="11">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="D23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>113</v>
       </c>
       <c r="C24" s="11">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>3</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
         <f>Besoins!B13</f>
         <v>Huile d'olive vierge extra</v>
       </c>
       <c r="C26" s="11">
         <f>Besoins!E13</f>
         <v>1</v>
       </c>
       <c r="D26" t="str">
         <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
         <f>Besoins!B15</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C27" s="11">
@@ -2040,137 +2039,137 @@
       <c r="C28" s="11">
         <f>Besoins!E10</f>
         <v>0.008</v>
       </c>
       <c r="D28" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
         <f>Besoins!B9</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C29" s="11">
         <f>Besoins!E9</f>
         <v>0.002</v>
       </c>
       <c r="D29" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="17">
+      <c r="A30" t="s" s="16">
         <v>114</v>
       </c>
-      <c r="B30" t="str" s="14">
+      <c r="B30" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Dresser et servir — Servez les morceaux de morue avec la fondue de légumes et un peu de fond de cuisson. Saupoudrez de persil. Accompagnez de pommes de terre vapeur.</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>112</v>
       </c>
       <c r="C31" s="11">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="D31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="16">
+      <c r="A33" t="s" s="15">
         <v>115</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="17">
+      <c r="A34" t="s" s="16">
         <v>107</v>
       </c>
-      <c r="B34" t="str" s="14">
+      <c r="B34" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D6</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C35" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>3.94</v>
       </c>
       <c r="D35" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="str">
         <f>Besoins!B12</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C36" s="11">
         <f>Besoins!E12</f>
         <v>0.06</v>
       </c>
       <c r="D36" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="18">
-        <v>21</v>
+      <c r="A38" t="s" s="17">
+        <v>22</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="A38:D38"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>