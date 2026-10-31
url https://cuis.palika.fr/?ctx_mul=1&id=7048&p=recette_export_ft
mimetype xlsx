--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -15,130 +15,130 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="107">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...19 lines deleted...]
-  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>FOND-POISS-CONC</t>
   </si>
   <si>
     <t>Fumet de poisson concentré</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
@@ -209,177 +209,174 @@
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>DOS DE CABILLAUD DIEPPOISE</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Dos de cabillaud</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Moules entières cuites pleine eau</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Queues de crevettes décortiquées cuites</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Fiche technique — DOS DE CABILLAUD DIEPPOISE</t>
   </si>
   <si>
     <t>DOS DE CABILLAUD DIEPPOISE  GRO_CDC_057</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -451,63 +448,60 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
@@ -612,399 +606,399 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>3</v>
+        <v>8.865</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>3</v>
+        <v>8.865</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*2.8</f>
-        <v>8.4</v>
+        <f>E7*0.0043</f>
+        <v>0.03812</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="9">
+      <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>8.865</v>
+        <v>3</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>8.865</v>
+        <v>3</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*0.003</f>
-        <v>0.026595</v>
+        <f>E8*2.8</f>
+        <v>8.4</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="9">
+      <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>0.72</v>
+        <v>0.007</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.72</v>
+        <v>0.007</v>
       </c>
       <c r="F9" t="s">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>0.007</v>
+        <v>0.72</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.007</v>
+        <v>0.72</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*12.5</f>
-        <v>0.0875</v>
+        <f>E10*0.56</f>
+        <v>0.4032</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
         <v>0.1</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G11" s="8">
         <f>E11*30</f>
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
         <v>0.135</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.135</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*23.08</f>
+        <v>3.1158</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
         <v>0.72</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.72</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G13" s="8">
         <f>E13*4.9</f>
         <v>3.528</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="4">
         <v>0.5</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G14" s="8">
         <f>E14*5.2</f>
         <v>2.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="4">
         <v>2</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>2</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
         <f>E15*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="4">
         <v>0.073</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G16" s="8">
         <f>E16*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="4">
         <v>0.6</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>0.6</v>
       </c>
       <c r="F17" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G17" s="8">
         <f>E17*7.5</f>
         <v>4.5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="4">
         <v>13</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>13</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G18" s="8">
         <f>E18*27.22</f>
         <v>353.86</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="4">
         <v>3</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>3</v>
       </c>
       <c r="F19" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G19" s="8">
         <f>E19*6.69</f>
         <v>20.07</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20" t="s">
         <v>52</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="4">
         <v>1</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
         <v>1</v>
       </c>
       <c r="F20" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G20" s="8">
         <f>E20*13.83</f>
         <v>13.83</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21" t="s" s="10">
+      <c r="F21" t="s" s="9">
         <v>53</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="10">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
@@ -1019,777 +1013,779 @@
       </c>
       <c r="B1" t="s" s="7">
         <v>55</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>56</v>
       </c>
       <c r="D1" t="s" s="7">
         <v>57</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>58</v>
       </c>
       <c r="F1" t="s" s="7">
         <v>59</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>60</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="12">
+      <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="12"/>
+      <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>60</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="12">
+      <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires — La veille décongeler le cabillaud et les crevettes suivant la procédure. Faire fondre les 250 g de beurre et au pinceau, badigeonner 5 bacs GN 1/1 de cuisson H 65. Réserver au froid en attente d'utilisation. Dans un rondeau, confectionner 9 litres de fumet, à partir de fond déshydraté, en se reportant aux recommandations du fabricant. Réserver au chaud en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="12"/>
+      <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>60</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="12">
+      <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Confectionner le roux — Dans une russe, faire fondre le beurre. Incorporer au fouet la farine tamisée. Laisser cuire sans coloration. Au terme de la cuisson le roux blanchit et devient mousseux. Laisser refroidir. Réserver.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="12"/>
+      <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>60</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="12">
+      <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Élaborer la sauce — Porter à ébullition le fumet. Plonger 3 minutes les moules dans le fumet. Décanter les moules dans un bac GN 1/1 H100. Filmer le bac et réserver les moules au chaud. Dans 1 rondeau, au beurre, faire revenir à blanc, les échalotes. Mouiller avec le vin blanc. Réduire de moitié. Ajouter le fumet au jus de moule et la glace de poisson. Porter à ébullition et lier avec le roux froid. Réduire la source de chaleur et cuire 5 minutes le velouté. Saler et poivrer. Ajouter la crème fraîche. Émulsionner la sauce au mixeur. Rectifier l'assaisonnement. La sauce doit être homogène et onctueuse.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="12"/>
+      <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>60</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="12">
+      <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Marquer la cuisson du poisson — Préchauffer le four sur la position chaleur sèche à +150°C. Saler et poivrer les 5 bacs GN beurrés. Plaquer 20 portions par bac GN. Répartir les crevettes décortiquées sur les portions de poisson. Napper la sauce sur le poisson plaqué. Déposer les bacs sur l'échelle de cuisson. Poser la sonde cuisson au cœur d'une portion de poisson. Enfourner et cuire au four pendant 14 minutes. Atteindre +65°C à cœur. Vérifier la cuisson. À la sortie du four, répartir les moules sur le poisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="12"/>
+      <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>60</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="12">
+      <c r="D7" t="inlineStr" s="11">
         <is>
           <t>Dresser et servir — Servir chaque portion accompagnée de garniture. Décorer avec des moules en coquille. Napper largement de sauce la portion de poisson. Éventuellement, décorer avec un fleuron en pâte feuilletée.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="12"/>
+      <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>61</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
         <v>62</v>
       </c>
-      <c r="D8" t="s" s="12">
+      <c r="D8" t="s" s="11">
         <v>63</v>
       </c>
-      <c r="E8" t="s" s="12"/>
+      <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>64</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
         <v>65</v>
       </c>
-      <c r="D9" t="s" s="12">
+      <c r="D9" t="s" s="11">
         <v>66</v>
       </c>
-      <c r="E9" t="s" s="12"/>
+      <c r="E9" t="s" s="11"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>64</v>
       </c>
       <c r="B10">
         <v>2</v>
       </c>
       <c r="C10" t="s">
         <v>67</v>
       </c>
-      <c r="D10" t="inlineStr" s="12">
+      <c r="D10" t="inlineStr" s="11">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E10" t="s" s="12"/>
+      <c r="E10" t="s" s="11"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>64</v>
       </c>
       <c r="B11">
         <v>3</v>
       </c>
       <c r="C11" t="s">
         <v>68</v>
       </c>
-      <c r="D11" t="inlineStr" s="12">
+      <c r="D11" t="inlineStr" s="11">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
-      <c r="E11" t="s" s="12">
+      <c r="E11" t="s" s="11">
         <v>69</v>
       </c>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>70</v>
       </c>
-      <c r="D12" t="s" s="12">
-[...2 lines deleted...]
-      <c r="E12" t="s" s="12"/>
+      <c r="D12" t="inlineStr" s="11">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E12" t="s" s="11"/>
       <c r="F12"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>71</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>72</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>73</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>60</v>
       </c>
       <c r="C2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C3" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*13</f>
         <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C4" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C5" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C7" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*9</f>
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C8" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*8.865</f>
         <v>8.865</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.135</f>
         <v>0.135</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C11" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C15" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D16" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D17" s="6">
         <f>'Besoins'!$B$2*1.44</f>
         <v>1.44</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D18" s="6">
         <f>'Besoins'!$B$2*0.72</f>
         <v>0.72</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D19" s="6">
         <f>'Besoins'!$B$2*0.72</f>
         <v>0.72</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D44"/>
+  <dimension ref="A1:D42"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="13">
+      <c r="A2" t="str" s="12">
         <f>"GRO_CDC_057 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_057 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="14">
-        <v>95</v>
+      <c r="A4" t="s" s="13">
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="12">
+      <c r="A5" t="s" s="14">
+        <v>95</v>
+      </c>
+      <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="12">
+      <c r="A6" t="s" s="14">
+        <v>96</v>
+      </c>
+      <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille décongeler le cabillaud et les crevettes suivant la procédure. Faire fondre les 250 g de beurre et au pinceau, badigeonner 5 bacs GN 1/1 de cuisson H 65. Réserver au froid en attente d'utilisation. Dans un rondeau, confectionner 9 litres de fumet, à partir de fond déshydraté, en se reportant aux recommandations du fabricant. Réserver au chaud en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C7" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C8" s="6">
         <f>'Besoins'!$B$2*9</f>
         <v>9</v>
       </c>
       <c r="D8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C9" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="12">
+      <c r="A10" t="s" s="14">
+        <v>99</v>
+      </c>
+      <c r="B10" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Dans une russe, faire fondre le beurre. Incorporer au fouet la farine tamisée. Laisser cuire sans coloration. Au terme de la cuisson le roux blanchit et devient mousseux. Laisser refroidir. Réserver.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C11" s="6">
         <f>'Besoins'!$B$2*1.44</f>
         <v>1.44</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="12">
+      <c r="A12" t="s" s="14">
+        <v>101</v>
+      </c>
+      <c r="B12" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Élaborer la sauce — Porter à ébullition le fumet. Plonger 3 minutes les moules dans le fumet. Décanter les moules dans un bac GN 1/1 H100. Filmer le bac et réserver les moules au chaud. Dans 1 rondeau, au beurre, faire revenir à blanc, les échalotes. Mouiller avec le vin blanc. Réduire de moitié. Ajouter le fumet au jus de moule et la glace de poisson. Porter à ébullition et lier avec le roux froid. Réduire la source de chaleur et cuire 5 minutes le velouté. Saler et poivrer. Ajouter la crème fraîche. Émulsionner la sauce au mixeur. Rectifier l'assaisonnement. La sauce doit être homogène et onctueuse.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B19</f>
         <v>Moules entières cuites pleine eau</v>
       </c>
       <c r="C13" s="6">
         <f>Besoins!E19</f>
         <v>3</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B11</f>
         <v>Fumet de poisson concentré</v>
       </c>
       <c r="C14" s="6">
         <f>Besoins!E11</f>
         <v>0.1</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>3</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
         <f>Besoins!B15</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C16" s="6">
         <f>Besoins!E15</f>
         <v>2</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F15</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B17</f>
         <v>Échalotes ciselées surgelées</v>
       </c>
       <c r="C17" s="6">
@@ -1797,67 +1793,67 @@
         <v>0.6</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B16</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C18" s="6">
         <f>Besoins!E16</f>
         <v>0.073</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C19" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.007</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B20" t="str" s="12">
+      <c r="A20" t="s" s="14">
+        <v>102</v>
+      </c>
+      <c r="B20" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Marquer la cuisson du poisson — Préchauffer le four sur la position chaleur sèche à +150°C. Saler et poivrer les 5 bacs GN beurrés. Plaquer 20 portions par bac GN. Répartir les crevettes décortiquées sur les portions de poisson. Napper la sauce sur le poisson plaqué. Déposer les bacs sur l'échelle de cuisson. Poser la sonde cuisson au cœur d'une portion de poisson. Enfourner et cuire au four pendant 14 minutes. Atteindre +65°C à cœur. Vérifier la cuisson. À la sortie du four, répartir les moules sur le poisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B18</f>
         <v>Dos de cabillaud</v>
       </c>
       <c r="C21" s="6">
         <f>Besoins!E18</f>
         <v>13</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B19</f>
@@ -1883,290 +1879,260 @@
         <v>1</v>
       </c>
       <c r="D23" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
         <f>Besoins!B16</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C24" s="6">
         <f>Besoins!E16</f>
         <v>0.073</v>
       </c>
       <c r="D24" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C25" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.007</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B26" t="str" s="12">
+      <c r="A26" t="s" s="14">
+        <v>103</v>
+      </c>
+      <c r="B26" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Dresser et servir — Servir chaque portion accompagnée de garniture. Décorer avec des moules en coquille. Napper largement de sauce la portion de poisson. Éventuellement, décorer avec un fleuron en pâte feuilletée.</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="14">
-        <v>105</v>
+      <c r="A28" t="s" s="13">
+        <v>104</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B29" t="str" s="12">
+      <c r="A29" t="s" s="14">
+        <v>95</v>
+      </c>
+      <c r="B29" t="str" s="11">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C30" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>8.865</v>
       </c>
       <c r="D30" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str">
         <f>Besoins!B12</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C31" s="6">
         <f>Besoins!E12</f>
         <v>0.135</v>
       </c>
       <c r="D31" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="14">
-        <v>106</v>
+      <c r="A33" t="s" s="13">
+        <v>105</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B34" t="str" s="12">
+      <c r="A34" t="s" s="14">
+        <v>95</v>
+      </c>
+      <c r="B34" t="str" s="11">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D9</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="str">
         <f>Besoins!B13</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C35" s="6">
         <f>Besoins!E13</f>
         <v>0.72</v>
       </c>
       <c r="D35" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="str">
-        <f>Besoins!B9</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B10</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C36" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>0.72</v>
       </c>
       <c r="D36" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B37" t="str" s="12">
+      <c r="A37" t="s" s="14">
+        <v>96</v>
+      </c>
+      <c r="B37" t="str" s="11">
         <f>"[ÉTUVER] "&amp;Procedure!D10</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
-      <c r="A38"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A38" t="s" s="14">
+        <v>99</v>
+      </c>
+      <c r="B38" t="str" s="11">
+        <f>"[RÉDUIRE] "&amp;Procedure!D11</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
     </row>
     <row r="39">
       <c r="A39"/>
-      <c r="B39" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B39" t="str" s="15">
+        <f>"ℹ "&amp;Procedure!E11</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="15">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A40" t="s" s="14">
+        <v>101</v>
+      </c>
+      <c r="B40" t="str" s="11">
+        <f>"[REFROIDIR] "&amp;Procedure!D12</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
-      <c r="B41" t="str" s="16">
-[...2 lines deleted...]
-      </c>
+      <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
-      <c r="A42" t="s" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="A42" t="s" s="16">
+        <v>106</v>
+      </c>
+      <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-    </row>
-[...12 lines deleted...]
-      <c r="D44"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="18">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B39:D39"/>
     <mergeCell ref="B40:D40"/>
-    <mergeCell ref="B41:D41"/>
-[...1 lines deleted...]
-    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="A42:D42"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>DOS DE CABILLAUD DIEPPOISE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>