--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -50,114 +50,114 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-MUSCADE-POW</t>
   </si>
   <si>
     <t>Noix de muscade moulue</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>RNM57224469</t>
   </si>
   <si>
     <t>LAIT UHT demi écrémé France outre 10 litres</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>RNM57224465</t>
   </si>
   <si>
     <t>ROQUEFORT 32% MG AOC demi pain</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
@@ -559,126 +559,126 @@
         <v>15</v>
       </c>
       <c r="G9" s="8">
         <f>E9*0.56</f>
         <v>0.364</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="4">
         <v>7.5</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>7.5</v>
       </c>
       <c r="F10" t="s">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="G10" s="8">
         <f>E10*1.67</f>
         <v>12.525</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="4">
         <v>0.5</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="8">
         <f>E11*22.58</f>
         <v>11.29</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D12" s="4">
         <v>0.65</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.65</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="8">
         <f>E12*5.2</f>
         <v>3.38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" s="4">
         <v>2.5</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>2.5</v>
       </c>
       <c r="F13" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="G13" s="8">
         <f>E13*2.2</f>
         <v>5.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="4">
         <v>0.1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
@@ -827,73 +827,73 @@
       <c r="B2" t="s">
         <v>43</v>
       </c>
       <c r="C2" t="s">
         <v>50</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" s="6">
-        <f>'Besoins'!$B$2*100</f>
-        <v>100</v>
+        <f>'Besoins'!$B$2*10</f>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>3</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>52</v>
       </c>
       <c r="C4" t="s">
         <v>53</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*7.5</f>
         <v>7.5</v>
       </c>
       <c r="E4" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
       <c r="C5" t="s">
         <v>53</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.003</f>
         <v>0.003</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
@@ -957,51 +957,51 @@
         <v>53</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.006</f>
         <v>0.006</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*2.5</f>
         <v>2.5</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
@@ -1044,55 +1044,55 @@
     <row r="4">
       <c r="A4" t="s" s="13">
         <v>62</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
         <v>63</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Confectionner la sauce crème (GRO_CDC_200Cr). Ajouter le roquefort ou le bleu d'Auvergne émietté et faire monter la sauce au mixeur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>64</v>
       </c>
       <c r="C6" s="6">
-        <f>'Besoins'!$B$2*100</f>
-        <v>100</v>
+        <f>'Besoins'!$B$2*10</f>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>3</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B11</f>
         <v>ROQUEFORT 32% MG AOC demi pain</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E11</f>
         <v>0.5</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="13">