--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,86 +15,86 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>pc</t>
+    <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-MUSCADE-POW</t>
   </si>
   <si>
     <t>Noix de muscade moulue</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
@@ -113,99 +113,96 @@
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00780</t>
   </si>
   <si>
     <t>Oignons émincés surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>SAUCE SOUBISE</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT UHT demi écrémé France outre 10 litres</t>
   </si>
   <si>
     <t>matiere</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade moulue</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t>Fiche technique — SAUCE SOUBISE</t>
   </si>
   <si>
     <t>SAUCE SOUBISE  GRO_CDC_200So</t>
   </si>
@@ -389,70 +386,70 @@
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="C3" t="s" s="5">
         <v>3</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6">
         <f>$B$2*B3</f>
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
-        <v>pc</v>
+        <v>lt</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
@@ -749,253 +746,253 @@
       </c>
       <c r="B1" t="s" s="7">
         <v>42</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>43</v>
       </c>
       <c r="D1" t="s" s="7">
         <v>44</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" t="s">
         <v>45</v>
       </c>
       <c r="D2" s="6">
-        <f>'Besoins'!$B$2*100</f>
-        <v>100</v>
+        <f>'Besoins'!$B$2*11</f>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>46</v>
       </c>
       <c r="C3" t="s">
         <v>47</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>48</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C4" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.003</f>
         <v>0.003</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.65</f>
         <v>0.65</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
         <v>47</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.65</f>
         <v>0.65</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.006</f>
         <v>0.006</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C10" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_200So · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_200So · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <v>GRO_CDC_200So · GRO.SAUCES · référence : 11 lt · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Pendant la confection de la béchamel (GRO_CDC_200A), faire fondre les oignons émincés surgelés avec le beurre ou la margarine dans un rondeau. Ajouter l'oignon fondu (purée soubise) à la béchamel, laisser cuire ensemble. Rectifier l'assaisonnement, passer au mixeur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str">
         <f>Besoins!B10</f>
         <v>LAIT UHT demi écrémé France outre 10 litres</v>
       </c>
       <c r="C6" s="6">
         <f>Besoins!E10</f>
         <v>10</v>
       </c>
       <c r="D6" t="str">
         <f>Besoins!F10</f>
         <v>lt</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
@@ -1008,127 +1005,127 @@
         <v>0.003</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B9</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C8" s="6">
         <f>Besoins!E9</f>
         <v>0.65</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C9" s="6">
         <f>'Besoins'!$B$2*0.65</f>
         <v>0.65</v>
       </c>
       <c r="D9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B12</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C10" s="6">
         <f>Besoins!E12</f>
         <v>0.1</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B8</f>
         <v>Poivre blanc moulu</v>
       </c>
       <c r="C11" s="6">
         <f>Besoins!E8</f>
         <v>0.006</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C12" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B13</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C13" s="6">
         <f>Besoins!E13</f>
         <v>4</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>