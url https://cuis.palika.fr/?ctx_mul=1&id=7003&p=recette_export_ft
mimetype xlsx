--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -15,193 +15,196 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>COULIS-TOMATE</t>
   </si>
   <si>
     <t>Coulis de tomate cuisinée</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>VINAIGRE-VIN</t>
+  </si>
+  <si>
+    <t>Vinaigre de vin rouge</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>EPI-CUMIN-POW</t>
   </si>
   <si>
     <t>Cumin moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
+    <t>PAIN-RASSIS</t>
+  </si>
+  <si>
+    <t>Pain rassis</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>PAIN-RASSIS</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM17710123</t>
   </si>
   <si>
     <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM0400123</t>
   </si>
   <si>
     <t>CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
     <t>RNM0560123</t>
   </si>
   <si>
     <t>CONCOMBRE France cat.I 500-600g colis de 12</t>
   </si>
   <si>
     <t>RNM27820123</t>
   </si>
   <si>
     <t>OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t>RNM57230909</t>
   </si>
   <si>
     <t>POIVRON rouge Maroc cat.I gros</t>
   </si>
   <si>
     <t>RNM57230910</t>
   </si>
   <si>
     <t>POIVRON vert Maroc cat.I gros</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
-    <t>VINAIGRE-VIN</t>
-[...7 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>GASPACHO</t>
   </si>
   <si>
     <t>Servir - Servir glace accompagne de rondelles de pain frites ou grillees.</t>
@@ -215,90 +218,93 @@
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Coulis de tomate cuisinée</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POIVRON rouge Maroc cat.I gros</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POIVRON vert Maroc cat.I gros</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CONCOMBRE France cat.I 500-600g colis de 12</t>
+    <t xml:space="preserve">    ↳ CONCOMBRE (KG) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
-    <t>conversion</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Vinaigre de vin rouge</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cumin moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pain rassis</t>
   </si>
   <si>
     <t>Fiche technique — GASPACHO</t>
   </si>
   <si>
     <t>GASPACHO  GRO_CDC_039</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CONCOMBRE (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
@@ -553,1050 +559,1048 @@
         <v>12</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*1.9</f>
         <v>22.8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.002</v>
+        <v>0.75</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.002</v>
+        <v>0.75</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*8.5</f>
-        <v>0.017</v>
+        <f>E8*1.2</f>
+        <v>0.9</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.015</v>
+        <v>0.002</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.015</v>
+        <v>0.002</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*12.5</f>
-        <v>0.1875</v>
+        <f>E9*8.5</f>
+        <v>0.017</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" t="s">
         <v>22</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>0.2</v>
+        <v>0.015</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.2</v>
+        <v>0.015</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*65.22</f>
-        <v>13.044</v>
+        <f>E10*12.5</f>
+        <v>0.1875</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="4">
         <v>2</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>2</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="8">
         <f>E11*1.5</f>
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*6.5</f>
-        <v>0.975</v>
+        <f>E12*65.22</f>
+        <v>13.044</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D13" s="4">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*1.8</f>
-        <v>0.54</v>
+        <f>E13*6.5</f>
+        <v>0.975</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="4">
-        <v>2.5</v>
+        <v>0.3</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>2.5</v>
+        <v>0.3</v>
       </c>
       <c r="F14" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*1</f>
-        <v>2.5</v>
+        <f>E14*1.8</f>
+        <v>0.54</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D15" s="4">
-        <v>1.5</v>
+        <v>5</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>1.5</v>
+        <v>5</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*0.4</f>
-        <v>0.6</v>
+        <f>E15*1</f>
+        <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D16" s="4">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="8">
-        <f>E16*1.3</f>
-        <v>1.3</v>
+        <f>E16*0.4</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D17" s="4">
         <v>1</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>1</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="8">
-        <f>E17*1.7</f>
-        <v>1.7</v>
+        <f>E17*1.3</f>
+        <v>1.3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D18" s="4">
-        <v>0.06</v>
+        <v>1</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.06</v>
+        <v>1</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="8">
-        <f>E18*0.35</f>
-        <v>0.021</v>
+        <f>E18*1.7</f>
+        <v>1.7</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D19" s="4">
-        <v>0.75</v>
+        <v>0.06</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
-        <v>0.75</v>
+        <v>0.06</v>
       </c>
       <c r="F19" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="G19" s="8">
-        <f>E19*1.2</f>
-        <v>0.9</v>
+        <f>E19*0.35</f>
+        <v>0.021</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s" s="9">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G20" s="10">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail - Verifier les D.L.C., peser les denrees, selectionner le materiel. Desinfecter le materiel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Preparations preliminaires - Deconditionner le coulis de tomate suivant la procedure. Eplucher, epepiner, laver et desinfecter les vegetaux suivant la procedure. Prechauffer le four a +150C. Disposer les poivrons sur une grille de cuisson. Passer les poivrons au four durant 25 minutes. Peler les poivrons apres refroidissement. Trancher le pain en rondelles. Toaster les rondelles de pain au four. Emincer ou tailler tous les legumes en petits des.</t>
         </is>
       </c>
       <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Confectionner le gaspacho - Mettre le coulis de tomate et tous les legumes dans la cuve du batteur. Mixer le tout. Ajouter le vinaigre, l'huile d'olive, les epices et les condiments. Melanger. Rectifier l'assaisonnement.</t>
         </is>
       </c>
       <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*12</f>
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*2.5</f>
         <v>2.5</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C10" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*0.015</f>
         <v>0.015</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.002</f>
         <v>0.002</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D23"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_039 · GRO.POTAGES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_039 · GRO.POTAGES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail - Verifier les D.L.C., peser les denrees, selectionner le materiel. Desinfecter le materiel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires - Deconditionner le coulis de tomate suivant la procedure. Eplucher, epepiner, laver et desinfecter les vegetaux suivant la procedure. Prechauffer le four a +150C. Disposer les poivrons sur une grille de cuisson. Passer les poivrons au four durant 25 minutes. Peler les poivrons apres refroidissement. Trancher le pain en rondelles. Toaster les rondelles de pain au four. Emincer ou tailler tous les legumes en petits des.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B7</f>
         <v>Coulis de tomate cuisinée</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E7</f>
         <v>12</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B17</f>
         <v>POIVRON rouge Maroc cat.I gros</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E16</f>
+        <f>Besoins!E17</f>
         <v>1</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B18</f>
         <v>POIVRON vert Maroc cat.I gros</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E17</f>
+        <f>Besoins!E18</f>
         <v>1</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B13</f>
         <v>AIL frais France cat.I 60-80mm</v>
       </c>
       <c r="C10" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E13</f>
         <v>0.15</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
-      <c r="B11" t="str">
-[...1 lines deleted...]
-        <v>CONCOMBRE France cat.I 500-600g colis de 12</v>
+      <c r="B11" t="s">
+        <v>81</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E14</f>
+        <f>'Besoins'!$B$2*2.5</f>
         <v>2.5</v>
       </c>
-      <c r="D11" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D11" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B16</f>
         <v>OIGNON jaune France cat.I 60-80mm</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E15</f>
+        <f>Besoins!E16</f>
         <v>1.5</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>CÉLERI-BRANCHE vert France cat.I</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>0.3</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="14">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B14" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Confectionner le gaspacho - Mettre le coulis de tomate et tous les legumes dans la cuve du batteur. Mixer le tout. Ajouter le vinaigre, l'huile d'olive, les epices et les condiments. Melanger. Rectifier l'assaisonnement.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C15" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B8</f>
         <v>Vinaigre de vin rouge</v>
       </c>
       <c r="C16" s="6">
-        <f>Besoins!E19</f>
+        <f>Besoins!E8</f>
         <v>0.75</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B19</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C17" s="6">
-        <f>Besoins!E18</f>
+        <f>Besoins!E19</f>
         <v>0.06</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>0.015</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B9</f>
         <v>Cumin moulu</v>
       </c>
       <c r="C19" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E9</f>
         <v>0.002</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="14">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B20" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Servir - Servir glace accompagne de rondelles de pain frites ou grillees.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B11</f>
         <v>Pain rassis</v>
       </c>
       <c r="C21" s="6">
         <f>Besoins!E11</f>
         <v>2</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="15">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="A23:D23"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>