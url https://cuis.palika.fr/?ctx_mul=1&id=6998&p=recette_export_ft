--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -50,116 +50,116 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-CLOU-GIROFLE</t>
+  </si>
+  <si>
+    <t>Clous de girofle</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>PIMENT-MANJAK</t>
+  </si>
+  <si>
+    <t>Piment Bonda Man Jak (habanero antillais)</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>MEL-COLOMBO</t>
+  </si>
+  <si>
+    <t>Colombo poudre</t>
+  </si>
+  <si>
+    <t>Mélanges et épices composées</t>
+  </si>
+  <si>
+    <t>KNORR-FUMET-POIS</t>
+  </si>
+  <si>
+    <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>00000054</t>
   </si>
   <si>
     <t>CITRON PULCO (JUS)</t>
   </si>
   <si>
-    <t>FRUIT FRAIS</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>EPI-CLOU-GIROFLE</t>
-[...49 lines deleted...]
-  <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>RNM26040123</t>
   </si>
   <si>
     <t>AUBERGINE France cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM0420123</t>
   </si>
   <si>
     <t>CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t>CIVE-ANTILLAISE</t>
@@ -200,53 +200,50 @@
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00780</t>
   </si>
   <si>
     <t>Oignons émincés surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
-[...1 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>COLOMBO DE ROUSSETTE</t>
   </si>
   <si>
     <t>Mise en place du poste de travail - Verifiez les DLC, pesez les denrees, selectionnez le materiel.</t>
@@ -287,93 +284,96 @@
   <si>
     <t xml:space="preserve">    ↳ COURGETTE verte France cat.I 14-21cm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CIVE ANTILLAISE (KG) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Laurier sauce feuilles</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ THYM (KG) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Clous de girofle</t>
+    <t xml:space="preserve">    ↳ Clous de girofle (par 20) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Colombo poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment Bonda Man Jak (habanero antillais)</t>
   </si>
   <si>
     <t>Fiche technique — COLOMBO DE ROUSSETTE</t>
   </si>
   <si>
     <t>COLOMBO DE ROUSSETTE  GRO_CDC_055</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    THYM (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    CIVE ANTILLAISE (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
@@ -457,54 +457,54 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -596,1215 +596,1215 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1</v>
+        <v>0.00015</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1</v>
+        <v>0.00015</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>3.674143</v>
+      <c r="G7" s="8">
+        <f>E7*25</f>
+        <v>0.00375</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D8" s="4">
-        <v>0.001</v>
+        <v>0.25</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.001</v>
+        <v>0.25</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>0.025</v>
+        <v>3</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*0.4</f>
+        <v>0.1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D9" s="4">
-        <v>0.25</v>
+        <v>0.01</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.25</v>
+        <v>0.01</v>
       </c>
       <c r="F9" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0.1</v>
+        <v>15</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*12.5</f>
+        <v>0.125</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" t="s">
         <v>22</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>0.01</v>
+        <v>0.001</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.01</v>
+        <v>0.001</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>0.125</v>
+        <v>15</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*9.8</f>
+        <v>0.0098</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" t="s">
         <v>24</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>25</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="4">
-        <v>0.001</v>
+        <v>0.4</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.001</v>
+        <v>0.4</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>0.0098</v>
+        <v>15</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*12.5</f>
+        <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
         <v>27</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>28</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="4">
-        <v>0.4</v>
+        <v>0.375</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.4</v>
+        <v>0.375</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>5</v>
+        <v>15</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*23.08</f>
+        <v>8.655</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
+      <c r="A13" t="s" s="9">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
         <v>30</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>31</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="4">
-        <v>0.375</v>
+        <v>1</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.375</v>
+        <v>1</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>32</v>
+      </c>
+      <c r="G13" s="8">
+        <f>E13*3.6741428571</f>
+        <v>3.674143</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="4">
         <v>2</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>2</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G14" s="9">
+        <v>32</v>
+      </c>
+      <c r="G14" s="8">
         <f>E14*1.05</f>
         <v>2.1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="4">
         <v>1</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>1</v>
       </c>
       <c r="F15" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G15" s="9">
+        <v>15</v>
+      </c>
+      <c r="G15" s="8">
         <f>E15*3.3</f>
         <v>3.3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="4">
         <v>2</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>2</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G16" s="9">
+        <v>15</v>
+      </c>
+      <c r="G16" s="8">
         <f>E16*1.1</f>
         <v>2.2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="4">
-        <v>87.5</v>
+        <v>7</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>87.5</v>
+        <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
-      <c r="G17" s="9">
+      <c r="G17" s="8">
         <f>E17*4.5</f>
-        <v>393.75</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="4">
         <v>3</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>3</v>
       </c>
       <c r="F18" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G18" s="9">
+        <v>15</v>
+      </c>
+      <c r="G18" s="8">
         <f>E18*2.7</f>
         <v>8.1</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="4">
         <v>4</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>4</v>
       </c>
       <c r="F19" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G19" s="9">
+        <v>15</v>
+      </c>
+      <c r="G19" s="8">
         <f>E19*0.35</f>
         <v>1.4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="4">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
-      <c r="G20" s="9">
-[...1 lines deleted...]
-        <v>240</v>
+      <c r="G20" s="8">
+        <f>E20*0.6</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21" t="s">
         <v>51</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="4">
         <v>15</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
         <v>15</v>
       </c>
       <c r="F21" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G21" s="9">
+        <v>15</v>
+      </c>
+      <c r="G21" s="8">
         <f>E21*15.7</f>
         <v>235.5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>54</v>
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="4">
         <v>0.11</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
         <v>0.11</v>
       </c>
       <c r="F22" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G22" s="9">
+        <v>15</v>
+      </c>
+      <c r="G22" s="8">
         <f>E22*0.35</f>
         <v>0.0385</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>56</v>
       </c>
       <c r="B23" t="s">
         <v>57</v>
       </c>
       <c r="C23" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="4">
         <v>0.15</v>
       </c>
       <c r="E23" s="6">
         <f>D23*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F23" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G23" s="9">
+        <v>15</v>
+      </c>
+      <c r="G23" s="8">
         <f>E23*9.26</f>
         <v>1.389</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>59</v>
       </c>
       <c r="B24" t="s">
         <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D24" s="4">
         <v>4</v>
       </c>
       <c r="E24" s="6">
         <f>D24*$B$2</f>
         <v>4</v>
       </c>
       <c r="F24" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G24" s="9">
+        <v>15</v>
+      </c>
+      <c r="G24" s="8">
         <f>E24*3.89</f>
         <v>15.56</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25" t="s" s="10">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G25" s="11">
         <f>SUM(G7:G24)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>62</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>63</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>64</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>65</v>
       </c>
-      <c r="D1" t="s" s="7">
+      <c r="E1" t="s" s="7">
         <v>66</v>
       </c>
-      <c r="E1" t="s" s="7">
+      <c r="F1" t="s" s="7">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s" s="12">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Faire mariner le poisson - La veille, decongelez le poisson. Troncconnez. Ciselez la cive. Melangez troncons de poisson, ail, oignon, thym, laurier, 100g de poudre a Colombo et 3/4L de jus de citron. Couvrez, tracez, stockez a +3C.</t>
         </is>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s" s="12">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson - Egouttez separement la roussette et la marinade. Faites revenir a l'huile les troncons de poisson. Deglacez avec le reste du jus de citron. Faites revenir les legumes. Ajoutez le poisson, le reste de poudre a Colombo, le piment. Salez, poivrez. Mouillez avec le fumet. Ajoutez le deglacage. Portez a ebullition puis reduisez et finissez a feu doux, jusqu'a +63C a coeur.</t>
         </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Terminer la preparation - Decantez les portions. Laissez reduire le fond de cuisson. Redressez l'assaisonnement, versez le fond reduit sur les portions. Maintenez a +63C.</t>
         </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s" s="12">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E7" t="s" s="12"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>72</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>73</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>74</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C2" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C3" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*15</f>
         <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C7" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C8" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C10" t="s">
         <v>86</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="6">
-        <f>'Besoins'!$B$2*7</f>
-        <v>7</v>
+        <f>'Besoins'!$B$2*0.56</f>
+        <v>0.56</v>
       </c>
       <c r="E10" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C11" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.001</f>
         <v>0.001</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D12" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.025</f>
+        <v>0.025</v>
       </c>
       <c r="E12" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C13" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="D13" s="6">
-        <f>'Besoins'!$B$2*0.001</f>
-        <v>0.001</v>
+        <f>'Besoins'!$B$2*3</f>
+        <v>3</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C14" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.375</f>
         <v>0.375</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C16" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D16" s="6">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D17" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D18" s="6">
         <f>'Besoins'!$B$2*0.11</f>
         <v>0.11</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D19" s="6">
         <f>'Besoins'!$B$2*0.01</f>
         <v>0.01</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C20" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D20" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E20" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D31"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
-        <f>"GRO_CDC_055 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_055 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_055 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_055 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail - Verifiez les DLC, pesez les denrees, selectionnez le materiel.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>Procedure!D3</f>
         <v>Faire mariner le poisson - La veille, decongelez le poisson. Troncconnez. Ciselez la cive. Melangez troncons de poisson, ail, oignon, thym, laurier, 100g de poudre a Colombo et 3/4L de jus de citron. Couvrez, tracez, stockez a +3C.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B24</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E24</f>
         <v>4</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F24</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B23</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C8" s="6">
         <f>Besoins!E23</f>
         <v>0.15</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Laurier sauce feuilles</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.001</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C10" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.025</f>
+        <v>0.025</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B13</f>
         <v>CITRON PULCO (JUS)</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E13</f>
         <v>1</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Colombo poudre</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.4</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="15">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B13" t="str" s="12">
         <f>Procedure!D4</f>
         <v>Preparations preliminaires - Lavez, epluchez, desinfectez les legumes. Taillez en gros cubes. Confectionnez le fumet de poisson.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>0.375</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B16</f>
         <v>CAROTTE France extra colis 12kg</v>
       </c>
       <c r="C15" s="6">
         <f>Besoins!E16</f>
         <v>2</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
         <f>Besoins!B18</f>
         <v>COURGETTE verte France cat.I 14-21cm</v>
       </c>
       <c r="C16" s="6">
@@ -1827,173 +1827,171 @@
         <v>1</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B19</f>
         <v>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</v>
       </c>
       <c r="C18" s="6">
         <f>Besoins!E19</f>
         <v>4</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C19" s="6">
-        <f>'Besoins'!$B$2*7</f>
-        <v>7</v>
+        <f>'Besoins'!$B$2*0.56</f>
+        <v>0.56</v>
       </c>
       <c r="D19" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
-      <c r="B20" t="str">
-[...1 lines deleted...]
-        <v>Clous de girofle</v>
+      <c r="B20" t="s">
+        <v>104</v>
       </c>
       <c r="C20" s="6">
-        <f>Besoins!E8</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*3</f>
+        <v>3</v>
+      </c>
+      <c r="D20" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="15">
         <v>105</v>
       </c>
       <c r="B21" t="str" s="12">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson - Egouttez separement la roussette et la marinade. Faites revenir a l'huile les troncons de poisson. Deglacez avec le reste du jus de citron. Faites revenir les legumes. Ajoutez le poisson, le reste de poudre a Colombo, le piment. Salez, poivrez. Mouillez avec le fumet. Ajoutez le deglacage. Portez a ebullition puis reduisez et finissez a feu doux, jusqu'a +63C a coeur.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B21</f>
         <v>VIVANEAU</v>
       </c>
       <c r="C22" s="6">
         <f>Besoins!E21</f>
         <v>15</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Colombo poudre</v>
       </c>
       <c r="C23" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.4</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
         <f>Besoins!B14</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C24" s="6">
         <f>Besoins!E14</f>
         <v>2</v>
       </c>
       <c r="D24" t="str">
         <f>Besoins!F14</f>
         <v>lt</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
         <f>Besoins!B22</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C25" s="6">
         <f>Besoins!E22</f>
         <v>0.11</v>
       </c>
       <c r="D25" t="str">
         <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C26" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.01</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Piment Bonda Man Jak (habanero antillais)</v>
       </c>
       <c r="C27" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.25</v>
       </c>
       <c r="D27" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>pc</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="15">
         <v>106</v>
       </c>
       <c r="B28" t="str" s="12">
         <f>Procedure!D6</f>
         <v>Terminer la preparation - Decantez les portions. Laissez reduire le fond de cuisson. Redressez l'assaisonnement, versez le fond reduit sur les portions. Maintenez a +63C.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="15">
         <v>107</v>
       </c>
       <c r="B29" t="str" s="12">
         <f>Procedure!D7</f>
         <v>Dresser et servir - Servez les portions largement arrosees de fond de cuisson. Accompagnez de riz creole.</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>