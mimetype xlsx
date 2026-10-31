--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,223 +15,220 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>CONS-CHAMPIG-PI</t>
+  </si>
+  <si>
+    <t>Champignons de Paris tranchés boîte</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>FOND-POISS-CONC</t>
+  </si>
+  <si>
+    <t>Fumet de poisson concentré</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>KNORR-FUMET-POIS</t>
+  </si>
+  <si>
+    <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>CRE-FRAICHE-LI</t>
+  </si>
+  <si>
+    <t>Crème fraîche liquide 15% MG allégée</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>OSEILLE-SURGELEE</t>
+  </si>
+  <si>
+    <t>Oseille surgelee (galets)</t>
+  </si>
+  <si>
+    <t>Légumes</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...77 lines deleted...]
-    <t>Légumes</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00433</t>
   </si>
   <si>
     <t>Filets de colin lieu</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>BLANQUETTE POISSON CREME OSEILLE</t>
+    <t>BLANQUETTE DE POISSON À LA CRÈME D'OSEILLE</t>
   </si>
   <si>
     <t>Mise en place du poste de travail - Verifiez les DLC, pesez les denrees, selectionnez le materiel.</t>
   </si>
   <si>
-    <t>Plaquer les portions de poisson - Beurrez legerement le fond des bacs, salez, poivrez. Disposez les portions, salez, poivrez. Reservez au froid.</t>
-[...1 lines deleted...]
-  <si>
     <t>Cuire le poisson - Cuisez a la vapeur environ 10 minutes, jusqu'a +63C a coeur. Passez les champignons au four.</t>
   </si>
   <si>
     <t>Dresser et servir - Servez le poisson nappe de sauce. Accompagnez de riz pilaf, riz creole, pommes vapeur, gratin de legumes.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de colin lieu</t>
   </si>
   <si>
     <t>matiere</t>
@@ -248,54 +245,54 @@
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ JAUNE D'OEUF (ML) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
-    <t>Fiche technique — BLANQUETTE POISSON CREME OSEILLE</t>
-[...2 lines deleted...]
-    <t>BLANQUETTE POISSON CREME OSEILLE  GRO_CDC_054</t>
+    <t>Fiche technique — BLANQUETTE DE POISSON À LA CRÈME D'OSEILLE</t>
+  </si>
+  <si>
+    <t>BLANQUETTE DE POISSON À LA CRÈME D'OSEILLE  GRO_CDC_054</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    JAUNE D'OEUF (ML) (conv.)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
@@ -397,54 +394,54 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -536,320 +533,320 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>6.578947</v>
+        <v>2.3</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>6.578947</v>
+        <v>2.3</v>
       </c>
       <c r="F7" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>1.776316</v>
+        <v>15</v>
+      </c>
+      <c r="G7" s="8">
+        <f>E7*3.2</f>
+        <v>7.36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>2.3</v>
+        <v>0.007</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>2.3</v>
+        <v>0.007</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>7.36</v>
+        <v>15</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>0.007</v>
+        <v>0.75</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.007</v>
+        <v>0.75</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>0.0875</v>
+        <v>15</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*0.56</f>
+        <v>0.42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>0.75</v>
+        <v>0.1</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.75</v>
+        <v>0.1</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>0.42</v>
+        <v>15</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*30</f>
+        <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="4">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>3</v>
+        <v>15</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*23.08</f>
+        <v>5.77</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
-        <v>0.25</v>
+        <v>0.95</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.25</v>
+        <v>0.95</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*5.2</f>
+        <v>4.94</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="4">
-        <v>0.95</v>
+        <v>3</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.95</v>
+        <v>3</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>4.94</v>
+        <v>34</v>
+      </c>
+      <c r="G13" s="8">
+        <f>E13*2.2</f>
+        <v>6.6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-        <v>6.6</v>
+        <v>15</v>
+      </c>
+      <c r="G14" s="8">
+        <f>E14*6</f>
+        <v>6</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s">
+      <c r="A15" t="s" s="9">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="4">
-        <v>1</v>
+        <v>6.578947</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>1</v>
+        <v>6.578947</v>
       </c>
       <c r="F15" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>6</v>
+        <v>3</v>
+      </c>
+      <c r="G15" s="8">
+        <f>E15*0.2700000151</f>
+        <v>1.776316</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="4">
-        <v>0.073</v>
+        <v>0.036</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>0.073</v>
+        <v>0.036</v>
       </c>
       <c r="F16" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G16" s="9">
+        <v>15</v>
+      </c>
+      <c r="G16" s="8">
         <f>E16*0.35</f>
-        <v>0.02555</v>
+        <v>0.0126</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="4">
         <v>15</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>15</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G17" s="9">
+        <v>15</v>
+      </c>
+      <c r="G17" s="8">
         <f>E17*16</f>
         <v>240</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="10">
         <v>47</v>
       </c>
       <c r="G18" s="11">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
@@ -908,753 +905,755 @@
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>54</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Preparations preliminaires - La veille, decongelez le poisson. Taillez, lavez, egouttez, reservez au froid. Faites fondre les galets d'oseille. Elaborez le fumet de poisson. Faites cuire le roux blanc, laissez refroidir. Deconditionnez et egouttez les champignons.</t>
         </is>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>54</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="s" s="12">
-        <v>56</v>
+      <c r="D4" t="inlineStr" s="12">
+        <is>
+          <t>Plaquer les portions de poisson - Beurrez legerement le fond des bacs, salez, poivrez. Disposez les portions, salez, poivrez. Reservez au froid. ⚠️☢️ ATTENTION : LE FUMET DÉSHYDRATÉ ET LA GLACE DE POISSON SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️</t>
+        </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>54</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="12">
         <is>
-          <t>Confectionner la sauce creme - Confectionnez et liez la sauce creme. Ajoutez la puree d'oseille, melangez. Emulsionnez au mixeur. Corsez avec le concentre de poisson. Rectifiez l'assaisonnement, maintenez a +63C.</t>
+          <t>Confectionner la sauce creme - Confectionnez et liez la sauce creme. Ajoutez la puree d'oseille, melangez. Emulsionnez au mixeur. Corsez avec le concentre de poisson. Rectifiez l'assaisonnement, maintenez a +63C. ⚠️☢️ ATTENTION : LE FUMET DÉSHYDRATÉ ET LA GLACE DE POISSON SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️</t>
         </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>54</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="12">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>54</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="12">
         <is>
           <t>Terminer la cuisson de la blanquette - Reservez les portions dans les bacs de service. Repartissez les champignons puis la sauce creme a l'oseille. Faites un mouvement circulaire pour lier. Couvrez, maintenez a +63C.</t>
         </is>
       </c>
       <c r="E7" t="s" s="12"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>54</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s" s="12">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E8" t="s" s="12"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>58</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>59</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>60</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
       <c r="C2" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*15</f>
         <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*2.3</f>
         <v>2.3</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C11" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D13" s="6">
-        <f>'Besoins'!$B$2*0.073</f>
-        <v>0.073</v>
+        <f>'Besoins'!$B$2*0.036</f>
+        <v>0.036</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D27"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_054 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_054 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail - Verifiez les DLC, pesez les denrees, selectionnez le materiel.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires - La veille, decongelez le poisson. Taillez, lavez, egouttez, reservez au froid. Faites fondre les galets d'oseille. Elaborez le fumet de poisson. Faites cuire le roux blanc, laissez refroidir. Deconditionnez et egouttez les champignons.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>Oseille surgelee (galets)</v>
       </c>
       <c r="C7" s="6">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>1</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Champignons de Paris tranchés boîte</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>2.3</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.75</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C10" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.25</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C11" s="6">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="15">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B12" t="str" s="12">
         <f>Procedure!D4</f>
-        <v>Plaquer les portions de poisson - Beurrez legerement le fond des bacs, salez, poivrez. Disposez les portions, salez, poivrez. Reservez au froid.</v>
+        <v>Plaquer les portions de poisson - Beurrez legerement le fond des bacs, salez, poivrez. Disposez les portions, salez, poivrez. Reservez au froid. ⚠️☢️ ATTENTION : LE FUMET DÉSHYDRATÉ ET LA GLACE DE POISSON SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B17</f>
         <v>Filets de colin lieu</v>
       </c>
       <c r="C13" s="6">
         <f>Besoins!E17</f>
         <v>15</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B16</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C14" s="6">
         <f>Besoins!E16</f>
-        <v>0.073</v>
+        <v>0.036</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.007</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C16" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="15">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B17" t="str" s="12">
         <f>Procedure!D5</f>
-        <v>Confectionner la sauce creme - Confectionnez et liez la sauce creme. Ajoutez la puree d'oseille, melangez. Emulsionnez au mixeur. Corsez avec le concentre de poisson. Rectifiez l'assaisonnement, maintenez a +63C.</v>
+        <v>Confectionner la sauce creme - Confectionnez et liez la sauce creme. Ajoutez la puree d'oseille, melangez. Emulsionnez au mixeur. Corsez avec le concentre de poisson. Rectifiez l'assaisonnement, maintenez a +63C. ⚠️☢️ ATTENTION : LE FUMET DÉSHYDRATÉ ET LA GLACE DE POISSON SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B13</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>3</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Fumet de poisson concentré</v>
       </c>
       <c r="C19" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.1</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C20" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="15">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B21" t="str" s="12">
         <f>Procedure!D6</f>
         <v>Cuire le poisson - Cuisez a la vapeur environ 10 minutes, jusqu'a +63C a coeur. Passez les champignons au four.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B17</f>
         <v>Filets de colin lieu</v>
       </c>
       <c r="C22" s="6">
         <f>Besoins!E17</f>
         <v>15</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="15">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B23" t="str" s="12">
         <f>Procedure!D7</f>
         <v>Terminer la cuisson de la blanquette - Reservez les portions dans les bacs de service. Repartissez les champignons puis la sauce creme a l'oseille. Faites un mouvement circulaire pour lier. Couvrez, maintenez a +63C.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Champignons de Paris tranchés boîte</v>
       </c>
       <c r="C24" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>2.3</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="15">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B25" t="str" s="12">
         <f>Procedure!D8</f>
         <v>Dresser et servir - Servez le poisson nappe de sauce. Accompagnez de riz pilaf, riz creole, pommes vapeur, gratin de legumes.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="16">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A27:D27"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>BLANQUETTE POISSON CREME OSEILL</dc:title>
+  <dc:title>BLANQUETTE DE POISSON À LA CRÈM</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>