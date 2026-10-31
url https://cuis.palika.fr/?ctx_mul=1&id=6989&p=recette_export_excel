--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -25,264 +25,264 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>OEUFS COCOTTE A LA CREME</t>
+    <t>ŒUFS COCOTTE À LA CRÈME</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_046</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Oeufs collectivité (GRO.OEUFS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:38</t>
+    <t>31/10/2026 02:19</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-BLAN</t>
+  </si>
+  <si>
+    <t>Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>CRE-LIQUIDE-35</t>
+  </si>
+  <si>
+    <t>Crème liquide entière 35% MG UHT</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...32 lines deleted...]
-    <t>lt</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Oeufs collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel. Desinfecter le materiel et le poste de travail.</t>
-[...8 lines deleted...]
-    <t>OEUFS COCOTTE A LA CREME  GRO_CDC_046</t>
+    <t>Servir — Servir les œufs cocotte dans leur ramequin. Suggestion : garnir le fond de duxelles de champignons ou de fondue de tomate.</t>
+  </si>
+  <si>
+    <t>Fiche technique — ŒUFS COCOTTE À LA CRÈME</t>
+  </si>
+  <si>
+    <t>ŒUFS COCOTTE À LA CRÈME  GRO_CDC_046</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -466,833 +466,882 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>33.60915</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
         <v>0.3360915</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>33.60915</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>100</v>
+        <v>0.007</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>100</v>
+        <v>0.007</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.27</f>
-        <v>27</v>
+        <f>E7*14.8</f>
+        <v>0.1036</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.007</v>
+        <v>0.15</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.007</v>
+        <v>0.15</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*14.8</f>
-        <v>0.1036</v>
+        <f>E8*5.2</f>
+        <v>0.78</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.15</v>
+        <v>2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.15</v>
+        <v>2</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*5.2</f>
-        <v>0.78</v>
+        <f>E9*2.85</f>
+        <v>5.7</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s">
-        <v>41</v>
+      <c r="A10" t="s" s="12">
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>2</v>
+        <v>100</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>2</v>
+        <v>100</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*2.85</f>
-        <v>5.7</v>
+        <f>E10*0.27</f>
+        <v>27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.073</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s" s="3">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G12" s="13">
         <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D3" s="11">
         <v>100</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D4" s="11">
         <v>5.5</v>
       </c>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D5" s="11">
         <v>100</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D6" s="11">
         <v>2</v>
       </c>
       <c r="E6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D7" s="11">
         <v>0.15</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D8" s="11">
         <v>0.073</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D9" s="11">
         <v>0.007</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s" s="14">
-        <v>70</v>
+      <c r="D2" t="inlineStr" s="14">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
+        </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="14">
         <is>
-          <t>Preparations preliminaires - Faire fondre le beurre. Enduire de beurre l'interieur des ramequins, saler et poivrer le fond. Deconditionner la creme fleurette, saler et poivrer, melanger au fouet. Reserver au froid. Prechauffer le four a +150C chaleur seche.</t>
+          <t>Préparations préliminaires — Fondre le beurre. Poser une feuille de papier sulfurisé au fond de 4 bacs GN 1/1 H 65 (évite les éclaboussures). Beurrer au pinceau l'intérieur des ramequins ; saler et poivrer le fond ; en disposer 25 par bac. Déconditionner la crème, la saler, la poivrer, la mélanger au fouet ; réserver au froid. Préchauffer le four à + 150 °C en chaleur sèche.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
-          <t>Cuire les oeufs - Casser les oeufs un par un dans les ramequins. Verser 2cL de creme fleurette sur chaque oeuf. Remplir d'eau bouillante les bacs de cuisson aux 3/4 de la hauteur des ramequins. Enfourner et cuire 8 minutes. Maintenir en armoire chaude a +63C.</t>
+          <t>Cuire les œufs — Casser les œufs un par un dans un petit bol et les verser délicatement dans les ramequins ; verser 2 cL de crème sur chaque œuf. Remplir les bacs d'eau bouillante aux 3/4 de la hauteur des ramequins ; étager et cuire 8 minutes. Respecter la procédure de fin de cuisson ; maintenir à + 63 °C (idéalement, servir en flux tendu).</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="14">
         <v>71</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>72</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"GRO_CDC_046 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_046 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_046 · GRO.OEUFS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_046 · GRO.OEUFS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
         <v>73</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
         <v>74</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
-        <v>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel. Desinfecter le materiel et le poste de travail.</v>
+        <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
         <v>75</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
-        <v>Preparations preliminaires - Faire fondre le beurre. Enduire de beurre l'interieur des ramequins, saler et poivrer le fond. Deconditionner la creme fleurette, saler et poivrer, melanger au fouet. Reserver au froid. Prechauffer le four a +150C chaleur seche.</v>
+        <v>Préparations préliminaires — Fondre le beurre. Poser une feuille de papier sulfurisé au fond de 4 bacs GN 1/1 H 65 (évite les éclaboussures). Beurrer au pinceau l'intérieur des ramequins ; saler et poivrer le fond ; en disposer 25 par bac. Déconditionner la crème, la saler, la poivrer, la mélanger au fouet ; réserver au froid. Préchauffer le four à + 150 °C en chaleur sèche.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B9</f>
-        <v>Beurre doux 82% MG plaquette</v>
+        <v>Crème liquide entière 35% MG UHT</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E9</f>
-        <v>0.15</v>
+        <v>2</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F9</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B8</f>
+        <v>Beurre doux 82% MG plaquette</v>
+      </c>
+      <c r="C8" s="11">
+        <f>Besoins!E8</f>
+        <v>0.15</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9" t="s">
+      <c r="B9" t="str">
+        <f>Besoins!B11</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C9" s="11">
+        <f>Besoins!E11</f>
+        <v>0.073</v>
+      </c>
+      <c r="D9" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="str">
+        <f>Besoins!B7</f>
+        <v>Poivre blanc moulu</v>
+      </c>
+      <c r="C10" s="11">
+        <f>Besoins!E7</f>
+        <v>0.007</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="17">
+        <v>76</v>
+      </c>
+      <c r="B11" t="str" s="14">
+        <f>Procedure!D4</f>
+        <v>Cuire les œufs — Casser les œufs un par un dans un petit bol et les verser délicatement dans les ramequins ; verser 2 cL de crème sur chaque œuf. Remplir les bacs d'eau bouillante aux 3/4 de la hauteur des ramequins ; étager et cuire 8 minutes. Respecter la procédure de fin de cuisson ; maintenir à + 63 °C (idéalement, servir en flux tendu).</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
         <v>77</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C12" s="11">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      <c r="A10" t="s" s="17">
+      <c r="D12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="17">
         <v>78</v>
       </c>
-      <c r="B10" t="str" s="14">
+      <c r="B13" t="str" s="14">
         <f>Procedure!D5</f>
-        <v>Servir - Servir les oeufs cocottes dans leur ramequin.</v>
-[...16 lines deleted...]
-      <c r="D12"/>
+        <v>Servir — Servir les œufs cocotte dans leur ramequin. Suggestion : garnir le fond de duxelles de champignons ou de fondue de tomate.</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B8:D8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="A15:D15"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>OEUFS COCOTTE A LA CREME</dc:title>
+  <dc:title>ŒUFS COCOTTE À LA CRÈME</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>