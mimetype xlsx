--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -50,51 +50,51 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>CIVE-ANTILLAISE</t>
   </si>
   <si>
     <t>Cive (oignon pays antillais)</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>