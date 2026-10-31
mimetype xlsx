--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,185 +17,182 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CIVE ANTILLAISE (KG)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>CONV-CIVE-KG</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Conversions diverses (CONV.DIVERS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>0,08 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:38</t>
+    <t>31/10/2026 02:19</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>CIVE-ANTILLAISE</t>
   </si>
   <si>
     <t>Cive (oignon pays antillais)</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 0,08 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cive (oignon pays antillais)</t>
   </si>
   <si>
     <t>matiere</t>
-  </si>
-[...1 lines deleted...]
-    <t>pc</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fiche technique — CIVE ANTILLAISE (KG)</t>
   </si>
 </sst>
 </file>
 
@@ -657,120 +654,120 @@
       </c>
       <c r="D2" s="11">
         <v>0.08</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>44</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>45</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>46</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>47</v>
       </c>
-      <c r="D1" t="s" s="2">
+      <c r="E1" t="s" s="2">
         <v>48</v>
       </c>
-      <c r="E1" t="s" s="2">
+      <c r="F1" t="s" s="2">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"CONV-CIVE-KG · CONV.DIVERS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>CONV-CIVE-KG · CONV.DIVERS · référence : 0,08 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
         <v>21</v>
       </c>
       <c r="B4"/>