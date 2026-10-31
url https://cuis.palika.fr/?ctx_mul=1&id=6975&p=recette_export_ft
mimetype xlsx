--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -50,111 +50,111 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>BIERE-BLONDE</t>
   </si>
   <si>
     <t>Bière blonde de cuisson (33cl)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>FROMAGE-CHEDDAR</t>
+  </si>
+  <si>
+    <t>Fromage Chester ou Cheddar</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
     <t>RNME101463</t>
   </si>
   <si>
     <t>Pain de mie LC tranches 500g</t>
   </si>
   <si>
-    <t>Féculents et légumineuses</t>
-[...26 lines deleted...]
-    <t>Sels et condiments de base</t>
+    <t>Pains et bases précuits</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>WELSH RAREBIT (PAIN DE MIE)</t>
   </si>
@@ -518,137 +518,137 @@
         <v>0.003</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.003</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="8">
         <f>E8*9.8</f>
         <v>0.0294</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>2.273</v>
+        <v>6.6</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>2.273</v>
+        <v>6.6</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*5.17</f>
-        <v>11.75141</v>
+        <f>E9*8.5</f>
+        <v>56.1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
         <v>0.3</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="8">
         <f>E10*5.2</f>
         <v>1.56</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>6.6</v>
+        <v>0.025</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>6.6</v>
+        <v>0.025</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*8.5</f>
-        <v>56.1</v>
+        <f>E11*0.35</f>
+        <v>0.00875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
-        <v>0.025</v>
+        <v>2.273</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.025</v>
+        <v>2.273</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*0.35</f>
-        <v>0.00875</v>
+        <f>E12*5.17</f>
+        <v>11.75141</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="9">
         <v>32</v>
       </c>
       <c r="G13" s="10">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
@@ -953,176 +953,176 @@
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>55</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
-        <f>"GRO_CDC_038B · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_038B · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_038B · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_038B · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
         <v>56</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
         <v>57</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
         <v>58</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Disposer les tranches de pain de mie sur des grilles de cuisson. Préchauffer le four sur la position grill.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B12</f>
         <v>Pain de mie LC tranches 500g</v>
       </c>
       <c r="C7" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E12</f>
         <v>2.273</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="14">
         <v>59</v>
       </c>
       <c r="B8" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Confectionner la crème de Chester — Dans un rondeau, porter la bière à ébullition et la réduire d'un quart. Ajouter le fromage de Chester ou de Cheddar râpé et le faire fondre en le remuant constamment à la spatule de cuisson. La crème doit napper la spatule. Lors de la cuisson du fromage, ajouter le sel et le poivre de Cayenne. Cuire jusqu'au moment où la masse sera assez consistante pour être tartinée sur les toasts.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B9</f>
         <v>Fromage Chester ou Cheddar</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E9</f>
         <v>6.6</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B7</f>
         <v>Bière blonde de cuisson (33cl)</v>
       </c>
       <c r="C10" s="6">
         <f>Besoins!E7</f>
         <v>5.5</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B10</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C11" s="6">
         <f>Besoins!E10</f>
         <v>0.3</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.025</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B8</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C13" s="6">
         <f>Besoins!E8</f>
         <v>0.003</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="14">
         <v>60</v>
       </c>
       <c r="B14" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Napper et gratiner — Napper généreusement le côté non toasté du pain avec la sauce au fromage. Disposer sous le grill du four. Faire gratiner jusqu'à obtention d'une belle coloration dorée et bouillonnante.</v>