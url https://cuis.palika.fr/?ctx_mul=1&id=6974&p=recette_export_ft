--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -50,93 +50,93 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>BIERE-BLONDE</t>
   </si>
   <si>
     <t>Bière blonde de cuisson (33cl)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>FROMAGE-CHEDDAR</t>
+  </si>
+  <si>
+    <t>Fromage Chester ou Cheddar</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
-  </si>
-[...7 lines deleted...]
-    <t>Produits laitiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>PAIN-CAMPAGNE-TR</t>
   </si>
   <si>
     <t>Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>Pains et bases précuits</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
@@ -515,87 +515,87 @@
         <v>0.003</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.003</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="8">
         <f>E8*9.8</f>
         <v>0.0294</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.3</v>
+        <v>6.6</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.3</v>
+        <v>6.6</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*5.2</f>
-        <v>1.56</v>
+        <f>E9*8.5</f>
+        <v>56.1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>6.6</v>
+        <v>0.3</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>6.6</v>
+        <v>0.3</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*8.5</f>
-        <v>56.1</v>
+        <f>E10*5.2</f>
+        <v>1.56</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
         <v>0.025</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.025</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="8">
         <f>E11*0.35</f>
         <v>0.00875</v>
@@ -952,52 +952,52 @@
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>54</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
-        <f>"GRO_CDC_038A · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_038A · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_038A · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_038A · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
         <v>55</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
         <v>56</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
@@ -1024,89 +1024,89 @@
         <v>Pain de campagne tranché (kg)</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E12</f>
         <v>5</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="14">
         <v>58</v>
       </c>
       <c r="B8" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Confectionner la crème de Chester — Dans un rondeau, porter la bière à ébullition et la réduire d'un quart. Ajouter le fromage de Chester ou de Cheddar râpé et le faire fondre en le remuant constamment à la spatule de cuisson. La crème doit napper la spatule. Lors de la cuisson du fromage, ajouter le sel et le poivre de Cayenne. Cuire jusqu'au moment où la masse sera assez consistante pour être tartinée sur les toasts.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Fromage Chester ou Cheddar</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>6.6</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B7</f>
         <v>Bière blonde de cuisson (33cl)</v>
       </c>
       <c r="C10" s="6">
         <f>Besoins!E7</f>
         <v>5.5</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>0.3</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B11</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C12" s="6">
         <f>Besoins!E11</f>
         <v>0.025</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B8</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C13" s="6">