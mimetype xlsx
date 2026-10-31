--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -15,86 +15,86 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>REGLISSE-BAT</t>
   </si>
   <si>
     <t>Bâtons de réglisse</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNM57224434</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE 1 litre</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
@@ -146,60 +146,66 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CRÈME ANGLAISE UHT (BASE)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CRÈME ANGLAISE 1 litre</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Bâtons de réglisse</t>
+    <t xml:space="preserve">    ↳ Bâton de réglisse (pièce) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
   </si>
   <si>
     <t>Fiche technique — CRÈME ANGLAISE À LA RÉGLISSE</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE À LA RÉGLISSE  GRO_CDC_221F</t>
   </si>
   <si>
     <t>1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Bâton de réglisse (pièce) (conv.)</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    CRÈME ANGLAISE UHT (BASE)</t>
   </si>
   <si>
     <t>↳ CRÈME ANGLAISE UHT (BASE)  GRO_CDC_221</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
@@ -429,87 +435,87 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>3</v>
+        <v>0.015</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>3</v>
+        <v>0.015</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*30</f>
-        <v>90</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.16</v>
+        <v>4</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.16</v>
+        <v>4</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="8">
         <f>E8*2.77</f>
-        <v>0.4432</v>
+        <v>11.08</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
         <v>0.5</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="8">
         <f>E9*2.2</f>
         <v>1.1</v>
@@ -686,256 +692,254 @@
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" s="6">
-        <f>'Besoins'!$B$2*0.16</f>
-        <v>0.16</v>
+        <f>'Besoins'!$B$2*4</f>
+        <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E6" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
-        <f>"GRO_CDC_221F · CUI.PATES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_221F · CUI.PATES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_221F · GRO.BASES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_221F · GRO.BASES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Infuser — Porter à ébullition la crème fraîche et les bâtons de réglisse fendus dans le sens de la longueur. Laisser infuser.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str">
         <f>Besoins!B9</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C6" s="6">
         <f>Besoins!E9</f>
         <v>0.5</v>
       </c>
       <c r="D6" t="str">
         <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="str">
-[...1 lines deleted...]
-        <v>Bâtons de réglisse</v>
+      <c r="B7" t="s">
+        <v>48</v>
       </c>
       <c r="C7" s="6">
-        <f>Besoins!E7</f>
+        <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
-      <c r="D7" t="str">
-[...1 lines deleted...]
-        <v>pc</v>
+      <c r="D7" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="14">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B8" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Ajouter — Ajouter l'infusion de réglisse à la crème anglaise.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C9" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="D9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="13">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="14">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B12" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Base — Crème anglaise UHT prête à l'emploi. Base neutre non transformée à ce stade, chaque parfum (221A-F) part de cette base et lui ajoute ses propres éléments (voir fiches dédiées).</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B8</f>
         <v>CRÈME ANGLAISE 1 litre</v>
       </c>
       <c r="C13" s="6">
         <f>Besoins!E8</f>
-        <v>0.16</v>
+        <v>4</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F8</f>
         <v>pc</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>