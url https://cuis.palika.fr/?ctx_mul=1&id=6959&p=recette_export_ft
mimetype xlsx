--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -15,95 +15,95 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...2 lines deleted...]
-    <t>00000061</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>GLU-DE40</t>
   </si>
   <si>
     <t>Glucose DE40 sirop standard</t>
   </si>
   <si>
     <t>Glucoses et sucres techniques</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNM57224434</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE 1 litre</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
@@ -167,78 +167,81 @@
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CRÈME ANGLAISE UHT (BASE)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CRÈME ANGLAISE 1 litre</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CARAMEL LIQUIDE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Glucose DE40 sirop standard</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>Fiche technique — CRÈME ANGLAISE CARAMÉLISÉE</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE CARAMÉLISÉE  GRO_CDC_221C</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t xml:space="preserve">    CRÈME ANGLAISE UHT (BASE)</t>
   </si>
   <si>
     <t xml:space="preserve">    CARAMEL LIQUIDE</t>
   </si>
   <si>
     <t>↳ CRÈME ANGLAISE UHT (BASE)  GRO_CDC_221</t>
   </si>
   <si>
     <t>↳ CARAMEL LIQUIDE  GRO_CDC_226</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
@@ -313,62 +316,59 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
@@ -461,159 +461,159 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.005</v>
+        <v>0.151515</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.005</v>
+        <v>0.151515</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>0.000015</v>
+      <c r="G7" s="8">
+        <f>E7*0.0043000043</f>
+        <v>0.000652</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.000625</v>
+        <v>0.018939</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.000625</v>
+        <v>0.018939</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
-      <c r="G8" s="9">
-[...1 lines deleted...]
-        <v>0.001125</v>
+      <c r="G8" s="8">
+        <f>E8*1.8000374408</f>
+        <v>0.034091</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.16</v>
+        <v>4</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.16</v>
+        <v>4</v>
       </c>
       <c r="F9" t="s">
         <v>3</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G9" s="8">
         <f>E9*2.77</f>
-        <v>0.4432</v>
+        <v>11.08</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>0.00625</v>
+        <v>0.189394</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.00625</v>
+        <v>0.189394</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="9">
-[...1 lines deleted...]
-        <v>0.005125</v>
+      <c r="G10" s="8">
+        <f>E10*0.8199997376</f>
+        <v>0.155303</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11" t="s" s="10">
+      <c r="F11" t="s" s="9">
         <v>26</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="10">
         <f>SUM(G7:G10)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
@@ -628,175 +628,175 @@
       </c>
       <c r="B1" t="s" s="7">
         <v>28</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>29</v>
       </c>
       <c r="D1" t="s" s="7">
         <v>30</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>31</v>
       </c>
       <c r="F1" t="s" s="7">
         <v>32</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s" s="12">
+      <c r="D2" t="s" s="11">
         <v>34</v>
       </c>
-      <c r="E2" t="s" s="12"/>
+      <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="12">
+      <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Base — Crème anglaise UHT prête à l'emploi. Base neutre non transformée à ce stade, chaque parfum (221A-F) part de cette base et lui ajoute ses propres éléments (voir fiches dédiées).</t>
         </is>
       </c>
-      <c r="E3" t="s" s="12"/>
+      <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="12">
+      <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="12"/>
+      <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="s" s="12">
+      <c r="D5" t="s" s="11">
         <v>37</v>
       </c>
-      <c r="E5" t="s" s="12"/>
+      <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6">
         <v>3</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="12">
+      <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Cuire le sucre — Sur la balance, faire la tare de la russe. Peser ou mesurer dans l'ordre : 1 litre d'eau, le glucose et le sucre. Il est préférable de mettre l'eau en premier pour éviter que le sucre ne colle au fond. Faire dissoudre le sucre en le remuant avant de le mettre en cuisson. Porter à ébullition. Clarifier le sirop en écumant sa surface. Pendant la cuisson, préparer 1 litre d'eau tiède à portée de main. Atteindre +170°C au thermomètre à sucre. Retirer du feu et laisser le sucre finir de cuire. Atteindre +180°C et une coloration brun foncé. Surveiller la coloration, le point de rupture peut arriver rapidement.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="12"/>
+      <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="12">
+      <c r="D7" t="inlineStr" s="11">
         <is>
           <t>Décuire le caramel — Ajouter progressivement le litre d'eau tiède au caramel. Faire attention aux éclaboussures. Le caramel peut se solidifier en partie au contact de l'eau. Reporter à ébullition pour le liquéfier.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="12"/>
+      <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8">
         <v>5</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="12">
+      <c r="D8" t="inlineStr" s="11">
         <is>
           <t>Terminer la préparation — Verser le caramel liquide dans un récipient de stockage. Filmer, indiquer la date de fabrication. Laisser refroidir et stocker au froid. Au froid, le caramel peut s'épaissir : le dégourdir au bain-marie avant utilisation.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="12"/>
+      <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9">
         <v>6</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="s" s="12">
+      <c r="D9" t="s" s="11">
         <v>38</v>
       </c>
-      <c r="E9" t="s" s="12"/>
+      <c r="E9" t="s" s="11"/>
       <c r="F9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E8"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>39</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>40</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>41</v>
       </c>
       <c r="D1" t="s" s="7">
@@ -831,411 +831,440 @@
       <c r="B3" t="s">
         <v>44</v>
       </c>
       <c r="C3" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>45</v>
       </c>
       <c r="C4" t="s">
         <v>46</v>
       </c>
       <c r="D4" s="6">
-        <f>'Besoins'!$B$2*0.16</f>
-        <v>0.16</v>
+        <f>'Besoins'!$B$2*4</f>
+        <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>46</v>
       </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*0.00625</f>
-        <v>0.00625</v>
+        <f>'Besoins'!$B$2*0.1893939394</f>
+        <v>0.189394</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*0.000625</f>
-        <v>0.000625</v>
+        <f>'Besoins'!$B$2*0.0189393939</f>
+        <v>0.018939</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8" s="6">
-        <f>'Besoins'!$B$2*0.005</f>
-        <v>0.005</v>
+        <f>'Besoins'!$B$2*0.0757575758</f>
+        <v>0.075758</v>
       </c>
       <c r="E8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="6">
+        <f>'Besoins'!$B$2*0.0757575758</f>
+        <v>0.075758</v>
+      </c>
+      <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>51</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="13">
-[...1 lines deleted...]
-        <v>GRO_CDC_221C · CUI.PATES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+      <c r="A2" t="str" s="12">
+        <f>"GRO_CDC_221C · GRO.BASES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_221C · GRO.BASES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="14">
+      <c r="A4" t="s" s="13">
         <v>52</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="15">
+      <c r="A5" t="s" s="14">
         <v>53</v>
       </c>
-      <c r="B5" t="str" s="12">
+      <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mélanger — Mélanger les deux éléments (crème anglaise et caramel liquide).</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>54</v>
       </c>
       <c r="C6" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>55</v>
       </c>
       <c r="C7" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="14">
+      <c r="A9" t="s" s="13">
         <v>56</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="15">
+      <c r="A10" t="s" s="14">
         <v>53</v>
       </c>
-      <c r="B10" t="str" s="12">
+      <c r="B10" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Base — Crème anglaise UHT prête à l'emploi. Base neutre non transformée à ce stade, chaque parfum (221A-F) part de cette base et lui ajoute ses propres éléments (voir fiches dédiées).</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B9</f>
         <v>CRÈME ANGLAISE 1 litre</v>
       </c>
       <c r="C11" s="6">
         <f>Besoins!E9</f>
-        <v>0.16</v>
+        <v>4</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F9</f>
         <v>pc</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="14">
+      <c r="A13" t="s" s="13">
         <v>57</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="15">
+      <c r="A14" t="s" s="14">
         <v>53</v>
       </c>
-      <c r="B14" t="str" s="12">
+      <c r="B14" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="15">
+      <c r="A15" t="s" s="14">
         <v>58</v>
       </c>
-      <c r="B15" t="str" s="12">
+      <c r="B15" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Préparations préliminaires — Rincer au vinaigre la russe qui servira à la cuisson du sucre. Égoutter sans essuyer.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="15">
+      <c r="A16" t="s" s="14">
         <v>59</v>
       </c>
-      <c r="B16" t="str" s="12">
+      <c r="B16" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Cuire le sucre — Sur la balance, faire la tare de la russe. Peser ou mesurer dans l'ordre : 1 litre d'eau, le glucose et le sucre. Il est préférable de mettre l'eau en premier pour éviter que le sucre ne colle au fond. Faire dissoudre le sucre en le remuant avant de le mettre en cuisson. Porter à ébullition. Clarifier le sirop en écumant sa surface. Pendant la cuisson, préparer 1 litre d'eau tiède à portée de main. Atteindre +170°C au thermomètre à sucre. Retirer du feu et laisser le sucre finir de cuire. Atteindre +180°C et une coloration brun foncé. Surveiller la coloration, le point de rupture peut arriver rapidement.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B10</f>
         <v>Sucre blanc cristal sac 25 kg</v>
       </c>
       <c r="C17" s="6">
         <f>Besoins!E10</f>
-        <v>0.00625</v>
+        <v>0.189394</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B8</f>
         <v>Glucose DE40 sirop standard</v>
       </c>
       <c r="C18" s="6">
         <f>Besoins!E8</f>
-        <v>0.000625</v>
+        <v>0.018939</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="str">
-[...1 lines deleted...]
-        <v>EAU</v>
+      <c r="B19" t="s">
+        <v>60</v>
       </c>
       <c r="C19" s="6">
-        <f>Besoins!E7</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*0.0757575758</f>
+        <v>0.075758</v>
+      </c>
+      <c r="D19" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B20" t="str" s="12">
+      <c r="A20" t="s" s="14">
+        <v>61</v>
+      </c>
+      <c r="B20" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Décuire le caramel — Ajouter progressivement le litre d'eau tiède au caramel. Faire attention aux éclaboussures. Le caramel peut se solidifier en partie au contact de l'eau. Reporter à ébullition pour le liquéfier.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B21" t="str" s="12">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="6">
+        <f>'Besoins'!$B$2*0.0757575758</f>
+        <v>0.075758</v>
+      </c>
+      <c r="D21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="14">
+        <v>62</v>
+      </c>
+      <c r="B22" t="str" s="11">
         <f>Procedure!D8</f>
         <v>Terminer la préparation — Verser le caramel liquide dans un récipient de stockage. Filmer, indiquer la date de fabrication. Laisser refroidir et stocker au froid. Au froid, le caramel peut s'épaissir : le dégourdir au bain-marie avant utilisation.</v>
       </c>
-      <c r="C21"/>
-[...6 lines deleted...]
-      <c r="B22" t="str" s="12">
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="14">
+        <v>63</v>
+      </c>
+      <c r="B23" t="str" s="11">
         <f>Procedure!D9</f>
         <v>Suggestions — Le caramel liquide est employé pour caraméliser le fond des moules, en nappage, en ajout à des crèmes.</v>
       </c>
-      <c r="C22"/>
-[...4 lines deleted...]
-      <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="15">
+        <v>64</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="14">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B20:D20"/>
-    <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
-    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="A25:D25"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CRÈME ANGLAISE CARAMÉLISÉE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>