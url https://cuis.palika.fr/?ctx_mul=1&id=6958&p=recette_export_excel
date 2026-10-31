--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,326 +17,332 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE À LA MENTHE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_221B</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Pâtes de base cuisine (CUI.PATES)</t>
+    <t>Préparations de base collectivité (GRO.BASES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:45</t>
+    <t>31/10/2026 04:45</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>SIROP-MENTHE</t>
   </si>
   <si>
     <t>Sirop de menthe bouteille 1L</t>
   </si>
   <si>
-    <t>Boissons</t>
+    <t>Sirops et jus concentrés</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>RNM57224434</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE 1 litre</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
-    <t>RNM10350123</t>
-[...2 lines deleted...]
-    <t>CRESSON France botte</t>
+    <t>CRESSON-FRAIS</t>
+  </si>
+  <si>
+    <t>Cresson frais</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>RNM0230123</t>
+  </si>
+  <si>
+    <t>ÉPINARD France cat.I</t>
+  </si>
+  <si>
+    <t>RNM1950160</t>
+  </si>
+  <si>
+    <t>MENTHE France botte</t>
+  </si>
+  <si>
     <t>bte</t>
   </si>
   <si>
-    <t>00002070</t>
-[...10 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Pâtes de base cuisine</t>
+    <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CRÈME ANGLAISE UHT (BASE)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CRÈME ANGLAISE 1 litre</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sirop de menthe bouteille 1L</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Colorant Vert Végétal</t>
-[...2 lines deleted...]
-    <t>kg</t>
+    <t xml:space="preserve">    ↳ COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ épinards branches portions</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">        ↳ CRESSON France botte</t>
+    <t xml:space="preserve">        ↳ ÉPINARD France cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Cresson frais</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MENTHE (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MENTHE France botte</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>1ère méthode — Additionner le sirop de menthe à la crème anglaise. Rectifier la couleur avec le colorant.</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE UHT (BASE)</t>
   </si>
   <si>
-    <t>Colorant Vert Végétal</t>
+    <t>COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
   </si>
   <si>
     <t>ÉPLUCHER</t>
   </si>
   <si>
-    <t>Éplucher, équeuter, trier et laver soigneusement les feuilles vertes (épinards, cresson, blettes, persil, cerfeuil, estragon).</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>MIXER</t>
   </si>
   <si>
-    <t>Les mixer très finement avec un peu d'eau afin de bien broyer les chloroplastes sphériques (granules à chlorophylle) pour en libérer la chlorophylle.</t>
-[...2 lines deleted...]
-    <t>Extraire le jus vert ainsi obtenu en le pressant à l'aide d'une étamine.</t>
+    <t>Éplucher, équeuter, trier et bien laver les feuilles vertes.</t>
+  </si>
+  <si>
+    <t>Les mixer très finement avec un peu d'eau pour libérer la chlorophylle, puis presser la purée dans une étamine pour en recueillir le jus vert.</t>
   </si>
   <si>
     <t>CHAUFFER</t>
   </si>
   <si>
+    <t>Chauffer ce jus tout doucement jusqu'à 70 °C, sans remuer : le vert se rassemble en surface et le liquide devient clair.</t>
+  </si>
+  <si>
     <t>70°C — ne pas dépasser</t>
   </si>
   <si>
     <t>ÉGOUTTER</t>
   </si>
   <si>
     <t>+3°C max</t>
   </si>
   <si>
     <t>Fiche technique — CRÈME ANGLAISE À LA MENTHE</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE À LA MENTHE  GRO_CDC_221B</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t xml:space="preserve">    CRÈME ANGLAISE UHT (BASE)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Colorant Vert Végétal</t>
+    <t xml:space="preserve">    COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    MENTHE (KG) (conv.)</t>
   </si>
   <si>
     <t>↳ CRÈME ANGLAISE UHT (BASE)  GRO_CDC_221</t>
   </si>
   <si>
-    <t>↳ Colorant Vert Végétal  00SAU_REC043</t>
+    <t>↳ COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)  GRO_CDR_B315</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
@@ -414,66 +420,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -523,1098 +526,1098 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>121.620675</v>
+        <v>12.8125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.21620675</v>
+        <v>0.128125</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>121.620675</v>
+        <v>12.8125</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.25</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*4.7</f>
         <v>1.175</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.16</v>
+        <v>4</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.16</v>
+        <v>4</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G8" s="4">
         <f>E8*2.77</f>
-        <v>0.4432</v>
+        <v>11.08</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.0015</v>
+        <v>0.015</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.0015</v>
+        <v>0.015</v>
       </c>
       <c r="F9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="4">
+        <f>E9*4.2</f>
+        <v>0.063</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
         <v>41</v>
       </c>
-      <c r="G9" s="4">
-[...13 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.0035</v>
+        <v>0.035</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.0035</v>
+        <v>0.035</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*2.7</f>
+        <v>0.0945</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="9">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*4</f>
-        <v>120</v>
+        <f>E11*0.4</f>
+        <v>0.4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s" s="3">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G12" s="13">
+        <v>48</v>
+      </c>
+      <c r="G12" s="12">
         <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D3" s="11">
         <v>4</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D4" s="11">
-        <v>0.16</v>
+        <v>4</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D5" s="11">
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D6" s="11">
         <v>0.005</v>
       </c>
       <c r="E6" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D7" s="11">
-        <v>0.003</v>
+        <v>0.035</v>
       </c>
       <c r="E7" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D8" s="11">
-        <v>0.002</v>
+        <v>0.015</v>
       </c>
       <c r="E8" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D9" s="11">
-        <v>0.9</v>
+        <v>0.03</v>
       </c>
       <c r="E9" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D10" s="11">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="E10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E2" t="s" s="14"/>
+      <c r="D2" t="s" s="13">
+        <v>72</v>
+      </c>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>2ème méthode — Laver et désinfecter les feuilles de menthe. Laisser infuser dans la crème anglaise toute une nuit. Mettre au point la couleur avec le colorant. Passer au chinois.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Base — Crème anglaise UHT prête à l'emploi. Base neutre non transformée à ce stade, chaque parfum (221A-F) part de cette base et lui ajoute ses propres éléments (voir fiches dédiées).</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D5" t="s" s="14">
         <v>75</v>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="D5" t="s" s="13">
+        <v>76</v>
+      </c>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B6">
         <v>2</v>
       </c>
       <c r="C6" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="D6" t="s" s="14">
         <v>77</v>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>78</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B7">
         <v>3</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E7" t="s" s="14"/>
+      <c r="D7" t="s" s="13">
+        <v>79</v>
+      </c>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B8">
         <v>4</v>
       </c>
       <c r="C8" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      <c r="E8" t="s" s="14">
         <v>80</v>
+      </c>
+      <c r="D8" t="s" s="13">
+        <v>81</v>
+      </c>
+      <c r="E8" t="s" s="13">
+        <v>82</v>
       </c>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B9">
         <v>5</v>
       </c>
       <c r="C9" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D9" t="inlineStr" s="14">
+        <v>83</v>
+      </c>
+      <c r="D9" t="inlineStr" s="13">
         <is>
-          <t>Égoutter très délicatement le gel sur une étamine ou un linge très propre et humide. Éviter de remuer le liquide pour ne pas redisperser le gel. Utiliser immédiatement ou réserver bien enveloppé à l'abri de l'air en enceinte réfrigérée.</t>
+          <t>Recueillir délicatement le coagulat vert sur une étamine ou un linge propre et humide ; l'utiliser aussitôt ou le garder bien emballé, à l'abri de l'air, au réfrigérateur.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="14">
-        <v>82</v>
+      <c r="E9" t="s" s="13">
+        <v>84</v>
       </c>
       <c r="F9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D28"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
-[...1 lines deleted...]
-        <v>GRO_CDC_221B · CUI.PATES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+      <c r="A2" t="str" s="14">
+        <f>"GRO_CDC_221B · GRO.BASES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_221B · GRO.BASES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>84</v>
+      <c r="A4" t="s" s="15">
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>87</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>1ère méthode — Additionner le sirop de menthe à la crème anglaise. Rectifier la couleur avec le colorant.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C6" s="11">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B7</f>
         <v>Sirop de menthe bouteille 1L</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E7</f>
         <v>0.25</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C8" s="11">
         <f>'Besoins'!$B$2*0.005</f>
         <v>0.005</v>
       </c>
       <c r="D8" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="14">
+      <c r="A9" t="s" s="16">
+        <v>90</v>
+      </c>
+      <c r="B9" t="str" s="13">
         <f>Procedure!D3</f>
         <v>2ème méthode — Laver et désinfecter les feuilles de menthe. Laisser infuser dans la crème anglaise toute une nuit. Mettre au point la couleur avec le colorant. Passer au chinois.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C11" s="11">
-        <f>'Besoins'!$B$2*0.9</f>
-        <v>0.9</v>
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
       </c>
       <c r="D11" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="16">
-        <v>90</v>
+      <c r="A13" t="s" s="15">
+        <v>92</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B14" t="str" s="14">
+      <c r="A14" t="s" s="16">
+        <v>87</v>
+      </c>
+      <c r="B14" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Base — Crème anglaise UHT prête à l'emploi. Base neutre non transformée à ce stade, chaque parfum (221A-F) part de cette base et lui ajoute ses propres éléments (voir fiches dédiées).</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B8</f>
         <v>CRÈME ANGLAISE 1 litre</v>
       </c>
       <c r="C15" s="11">
         <f>Besoins!E8</f>
-        <v>0.16</v>
+        <v>4</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F8</f>
         <v>pc</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="16">
-        <v>91</v>
+      <c r="A17" t="s" s="15">
+        <v>93</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B18" t="str" s="14">
+      <c r="A18" t="s" s="16">
+        <v>87</v>
+      </c>
+      <c r="B18" t="str" s="13">
         <f>"[ÉPLUCHER] "&amp;Procedure!D5</f>
-        <v>[ÉPLUCHER] Éplucher, équeuter, trier et laver soigneusement les feuilles vertes (épinards, cresson, blettes, persil, cerfeuil, estragon).</v>
+        <v>[ÉPLUCHER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
-      <c r="A19"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A19" t="s" s="16">
+        <v>90</v>
+      </c>
+      <c r="B19" t="str" s="13">
+        <f>"[MIXER] "&amp;Procedure!D6</f>
+        <v>[MIXER] Éplucher, équeuter, trier et bien laver les feuilles vertes.</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
+        <f>Besoins!B10</f>
+        <v>ÉPINARD France cat.I</v>
+      </c>
+      <c r="C20" s="11">
+        <f>Besoins!E10</f>
+        <v>0.035</v>
+      </c>
+      <c r="D20" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="str">
         <f>Besoins!B9</f>
-        <v>CRESSON France botte</v>
-[...1 lines deleted...]
-      <c r="C20" s="11">
+        <v>Cresson frais</v>
+      </c>
+      <c r="C21" s="11">
         <f>Besoins!E9</f>
-        <v>0.0015</v>
-[...1 lines deleted...]
-      <c r="D20" t="str">
+        <v>0.015</v>
+      </c>
+      <c r="D21" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="21">
-[...9 lines deleted...]
-    </row>
     <row r="22">
-      <c r="A22" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B22" t="str" s="14">
+      <c r="A22" t="s" s="16">
+        <v>94</v>
+      </c>
+      <c r="B22" t="str" s="13">
         <f>Procedure!D7</f>
-        <v>Extraire le jus vert ainsi obtenu en le pressant à l'aide d'une étamine.</v>
+        <v>Les mixer très finement avec un peu d'eau pour libérer la chlorophylle, puis presser la purée dans une étamine pour en recueillir le jus vert.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B23" t="str" s="14">
+      <c r="A23" t="s" s="16">
+        <v>95</v>
+      </c>
+      <c r="B23" t="str" s="13">
         <f>"[CHAUFFER] "&amp;Procedure!D8</f>
-        <v>[CHAUFFER] Chauffer tout doucement le jus jusqu'à la température de 70°C — le liquide se clarifie de lui-même : un gel très vert apparaît à la surface et le reste du liquide devient transparent.</v>
+        <v>[CHAUFFER] Chauffer ce jus tout doucement jusqu'à 70 °C, sans remuer : le vert se rassemble en surface et le liquide devient clair.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
-      <c r="B24" t="str" s="18">
+      <c r="B24" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E8</f>
         <v>ℹ</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B25" t="str" s="14">
+      <c r="A25" t="s" s="16">
+        <v>96</v>
+      </c>
+      <c r="B25" t="str" s="13">
         <f>"[ÉGOUTTER] "&amp;Procedure!D9</f>
-        <v>[ÉGOUTTER] Égoutter très délicatement le gel sur une étamine ou un linge très propre et humide. Éviter de remuer le liquide pour ne pas redisperser le gel. Utiliser immédiatement ou réserver bien enveloppé à l'abri de l'air en enceinte réfrigérée.</v>
+        <v>[ÉGOUTTER] Recueillir délicatement le coagulat vert sur une étamine ou un linge propre et humide ; l'utiliser aussitôt ou le garder bien emballé, à l'abri de l'air, au réfrigérateur.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
-      <c r="B26" t="str" s="18">
+      <c r="B26" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E9</f>
         <v>ℹ</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="19">
-        <v>21</v>
+      <c r="A28" t="s" s="18">
+        <v>22</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="16">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="B18:D18"/>
-    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B19:D19"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A28:D28"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CRÈME ANGLAISE À LA MENTHE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>