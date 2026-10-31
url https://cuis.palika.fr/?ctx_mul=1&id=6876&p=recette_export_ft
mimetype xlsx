--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -15,95 +15,95 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM4G100917</t>
   </si>
   <si>
     <t>Ails pelés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
@@ -143,84 +143,87 @@
   <si>
     <t>PESTO</t>
   </si>
   <si>
     <t>Préparations préliminaires — Déconditionner l'ail surgelé suivant la procédure. Laver et désinfecter les feuilles de basilic suivant la procédure.</t>
   </si>
   <si>
     <t>Suggestions — On peut ajouter 300/400g de parmesan. Cette préparation sert à condimenter les pâtes.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Ails pelés 4G</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Ails pelés 4G</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Marrons épluchés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
-    <t>conversion</t>
-[...1 lines deleted...]
-  <si>
     <t>lt</t>
   </si>
   <si>
     <t>Fiche technique — PESTO</t>
   </si>
   <si>
     <t>PESTO  GRO_CDC_210</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
@@ -472,61 +475,61 @@
         <v>0.3</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*65.22</f>
         <v>19.566</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.45</v>
+        <v>4.5</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.45</v>
+        <v>4.5</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*4.5</f>
+        <f>E8*0.45</f>
         <v>2.025</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
         <v>0.15</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="8">
         <f>E9*8.11</f>
@@ -742,87 +745,87 @@
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*0.45</f>
         <v>0.45</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E6" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
@@ -872,126 +875,124 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
         <v>52</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Déconditionner l'ail surgelé suivant la procédure. Laver et désinfecter les feuilles de basilic suivant la procédure.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="14">
         <v>53</v>
       </c>
       <c r="B7" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Confectionner le pesto — Au cutter, hacher finement les pignons, les feuilles de basilic, le sel et l'ail. Débarrasser les éléments hachés dans une calotte. Dans la calotte, au fouet, incorporer l'huile d'olive aux éléments hachés comme pour une mayonnaise. On peut aussi mixer et monter tous les éléments dans le cutter, si sa capacité est assez grande. Réserver le pesto dans une calotte. Filmer. Inscrire sur le couvercle la traçabilité des produits et la date de préparation. Réserver au froid en attente d'utilisation.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B8" t="s">
+        <v>54</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E8</f>
+        <f>'Besoins'!$B$2*0.45</f>
         <v>0.45</v>
       </c>
-      <c r="D8" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D8" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B9</f>
         <v>Ails pelés 4G</v>
       </c>
       <c r="C9" s="6">
         <f>Besoins!E9</f>
         <v>0.15</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B10</f>
         <v>Marrons épluchés surgelés</v>
       </c>
       <c r="C10" s="6">
         <f>Besoins!E10</f>
         <v>0.4</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C11" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="D11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="14">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Suggestions — On peut ajouter 300/400g de parmesan. Cette préparation sert à condimenter les pâtes.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="15">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>