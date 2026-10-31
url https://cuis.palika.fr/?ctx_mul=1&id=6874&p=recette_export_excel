--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,191 +17,194 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>BEURRE VERT (CHIVRY / RAVIGOTE)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_208E</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces collectivité (GRO.SAUCES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 03:58</t>
+    <t>31/10/2026 05:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>HER-ESTRAGON</t>
   </si>
   <si>
     <t>Estragon séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM0020160</t>
   </si>
   <si>
     <t>CERFEUIL France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
-    <t>00002032</t>
-[...2 lines deleted...]
-    <t>citronnelle</t>
+    <t>CITRONNELLE-FR</t>
+  </si>
+  <si>
+    <t>Citronnelle fraîche (bâton)</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00814</t>
   </si>
   <si>
     <t>Ciboulette ciselée IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>ECHALOTE-CI-SURG</t>
   </si>
   <si>
     <t>Échalotes ciselées surgelées</t>
   </si>
@@ -226,99 +229,108 @@
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ciboulette ciselée IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Estragon séché</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CERFEUIL France botte</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ citronnelle</t>
+    <t xml:space="preserve">    ↳ CERFEUIL (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CERFEUIL France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Citronnelle fraîche (bâton)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Mise en place — Vérifier les D.L.C., peser les denrées. Laver et désinfecter le matériel et le poste de travail.</t>
   </si>
   <si>
     <t>Servir — Le beurre vert (chivry, ravigote) accompagne le poisson.</t>
   </si>
   <si>
     <t>Fiche technique — BEURRE VERT (CHIVRY / RAVIGOTE)</t>
   </si>
   <si>
     <t>BEURRE VERT (CHIVRY / RAVIGOTE)  GRO_CDC_208E</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
@@ -390,66 +402,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -496,905 +505,927 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>21.6405</v>
+        <v>23.8905</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.216405</v>
+        <v>0.238905</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>21.6405</v>
+        <v>23.8905</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.01</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*12.5</f>
         <v>0.125</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*16</f>
         <v>1.6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>2.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>2.5</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
         <f>E9*5.2</f>
         <v>13</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.1</v>
+        <v>3.333333</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.1</v>
+        <v>3.333333</v>
       </c>
       <c r="F10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" s="4">
+        <f>E10*0.60000006</f>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D11" s="9">
         <v>0.05</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*17</f>
+        <v>0.85</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
         <v>0.05</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0.35</f>
         <v>0.0175</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>0.1</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
         <f>E13*11.34</f>
         <v>1.134</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D14" s="9">
         <v>0.5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
         <f>E14*7.5</f>
         <v>3.75</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D15" s="9">
         <v>0.2</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
         <f>E15*7.07</f>
         <v>1.414</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="3">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="G16" s="13">
+        <v>58</v>
+      </c>
+      <c r="G16" s="12">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D3" s="11">
         <v>2.5</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D4" s="11">
         <v>0.2</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D5" s="11">
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D6" s="11">
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D7" s="11">
         <v>0.1</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D8" s="11">
-        <v>0.05</v>
+        <v>3.333</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D9" s="11">
-        <v>0.5</v>
+        <v>0.05</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D10" s="11">
-        <v>0.05</v>
+        <v>0.5</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D11" s="11">
+        <v>0.05</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C12" t="s">
+        <v>66</v>
+      </c>
+      <c r="D12" s="11">
         <v>0.01</v>
       </c>
-      <c r="E11" t="s">
+      <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E2" t="s" s="14"/>
+      <c r="D2" t="s" s="13">
+        <v>83</v>
+      </c>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — Laver et désinfecter tous les aromates. Hacher finement le persil, la ciboulette, l'estragon, le cerfeuil et la citronnelle. Réserver au froid. Blanchir les échalotes ciselées. Ramollir le beurre en pommade.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner le beurre vert — Mettre le beurre en pommade dans la cuve du batteur. Adjoindre tous les aromates hachés, les échalotes blanchies, le sel et le poivre. Travailler le beurre composé pour le rendre lisse et homogène. Stocker en chambre froide pour le faire durcir légèrement.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Coucher les rosaces — Remplir de beurre composé une poche munie d'une douille cannelée n°10. Coucher en quinconce des rosaces de beurre. Stocker au froid pour les faire figer.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>84</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_208E · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_208E · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>83</v>
+      <c r="A4" t="s" s="15">
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>87</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place — Vérifier les D.L.C., peser les denrées. Laver et désinfecter le matériel et le poste de travail.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>88</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Laver et désinfecter tous les aromates. Hacher finement le persil, la ciboulette, l'estragon, le cerfeuil et la citronnelle. Réserver au froid. Blanchir les échalotes ciselées. Ramollir le beurre en pommade.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B15</f>
         <v>Persil haché IQF</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E15</f>
         <v>0.2</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B13</f>
@@ -1404,83 +1435,81 @@
         <f>Besoins!E13</f>
         <v>0.1</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B8</f>
         <v>Estragon séché</v>
       </c>
       <c r="C9" s="11">
         <f>Besoins!E8</f>
         <v>0.1</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="str">
-[...1 lines deleted...]
-        <v>CERFEUIL France botte</v>
+      <c r="B10" t="s">
+        <v>89</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E10</f>
+        <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
-      <c r="D10" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D10" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B14</f>
         <v>Échalotes ciselées surgelées</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E14</f>
         <v>0.5</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="14">
+      <c r="A12" t="s" s="16">
+        <v>90</v>
+      </c>
+      <c r="B12" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le beurre vert — Mettre le beurre en pommade dans la cuve du batteur. Adjoindre tous les aromates hachés, les échalotes blanchies, le sel et le poivre. Travailler le beurre composé pour le rendre lisse et homogène. Stocker en chambre froide pour le faire durcir légèrement.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B9</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E9</f>
         <v>2.5</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B15</f>
@@ -1505,68 +1534,66 @@
         <f>Besoins!E13</f>
         <v>0.1</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
         <f>Besoins!B8</f>
         <v>Estragon séché</v>
       </c>
       <c r="C16" s="11">
         <f>Besoins!E8</f>
         <v>0.1</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
-      <c r="B17" t="str">
-[...1 lines deleted...]
-        <v>CERFEUIL France botte</v>
+      <c r="B17" t="s">
+        <v>89</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E10</f>
+        <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
-      <c r="D17" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D17" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B11</f>
-        <v>citronnelle</v>
+        <v>Citronnelle fraîche (bâton)</v>
       </c>
       <c r="C18" s="11">
         <f>Besoins!E11</f>
         <v>0.05</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B14</f>
         <v>Échalotes ciselées surgelées</v>
       </c>
       <c r="C19" s="11">
         <f>Besoins!E14</f>
         <v>0.5</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
@@ -1579,80 +1606,80 @@
       <c r="C20" s="11">
         <f>Besoins!E12</f>
         <v>0.05</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B7</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C21" s="11">
         <f>Besoins!E7</f>
         <v>0.01</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B22" t="str" s="14">
+      <c r="A22" t="s" s="16">
+        <v>91</v>
+      </c>
+      <c r="B22" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Coucher les rosaces — Remplir de beurre composé une poche munie d'une douille cannelée n°10. Coucher en quinconce des rosaces de beurre. Stocker au froid pour les faire figer.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B23" t="str" s="14">
+      <c r="A23" t="s" s="16">
+        <v>92</v>
+      </c>
+      <c r="B23" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Servir — Le beurre vert (chivry, ravigote) accompagne le poisson.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="18">
-        <v>21</v>
+      <c r="A25" t="s" s="17">
+        <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A25:D25"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>