--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -15,170 +15,173 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>COULIS-TOMATE</t>
   </si>
   <si>
     <t>Coulis de tomate cuisinée</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>RNME101406</t>
+  </si>
+  <si>
+    <t>Vinaigre vin rouge 6° bouteille 1,5L</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
     <t>EPI-GINGEMBRE</t>
   </si>
   <si>
     <t>Gingembre moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-MUSCADE-POW</t>
   </si>
   <si>
     <t>Noix de muscade moulue</t>
   </si>
   <si>
     <t>EPI-PAPRIKA</t>
   </si>
   <si>
     <t>Paprika en poudre</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...8 lines deleted...]
-    <t>Vinaigre vin rouge 6° bouteille 1,5L</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-ROUX-CANNE</t>
   </si>
   <si>
     <t>Sucre roux de canne complet</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>RNMS00780</t>
   </si>
   <si>
     <t>Oignons émincés surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>SAUCE KETCHUP</t>
   </si>
@@ -529,874 +532,874 @@
         <v>5.6</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>5.6</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*1.9</f>
         <v>10.64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.01</v>
+        <v>0.666667</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.01</v>
+        <v>0.666667</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*9.2</f>
-        <v>0.092</v>
+        <f>E8*1.789999105</f>
+        <v>1.193333</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.002</v>
+        <v>0.01</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.002</v>
+        <v>0.01</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*20</f>
-        <v>0.04</v>
+        <f>E9*9.2</f>
+        <v>0.092</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" t="s">
         <v>22</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>0.005</v>
+        <v>0.002</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.005</v>
+        <v>0.002</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*9.5</f>
-        <v>0.0475</v>
+        <f>E10*20</f>
+        <v>0.04</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D11" s="4">
-        <v>0.002</v>
+        <v>0.005</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.002</v>
+        <v>0.005</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*9.8</f>
-        <v>0.0196</v>
+        <f>E11*9.5</f>
+        <v>0.0475</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D12" s="4">
-        <v>0.1</v>
+        <v>0.002</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.1</v>
+        <v>0.002</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*65.22</f>
-        <v>6.522</v>
+        <f>E12*9.8</f>
+        <v>0.0196</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D13" s="4">
-        <v>0.666667</v>
+        <v>0.1</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.666667</v>
+        <v>0.1</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*1.789999105</f>
-        <v>1.193333</v>
+        <f>E13*65.22</f>
+        <v>6.522</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" s="4">
         <v>0.03</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="8">
         <f>E14*0.35</f>
         <v>0.0105</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15" s="4">
         <v>2.5</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>2.5</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
         <f>E15*2.1</f>
         <v>5.25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D16" s="4">
         <v>4</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>4</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="8">
         <f>E16*3.89</f>
         <v>15.56</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s" s="9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G17" s="10">
         <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Contrôler les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles. Mettre en fonction le bain-marie.</t>
         </is>
       </c>
       <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires — Éplucher, laver et désinfecter les végétaux suivant la procédure. Déconditionner selon le principe d'hygiène d'usage, les boîtes de coulis de tomate.</t>
         </is>
       </c>
       <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Confectionner la sauce — Dans un rondeau, à l'huile, faire revenir les oignons à feu doux, sans les colorer. Ajouter le coulis de tomate. Cuire à couvert l'ensemble pendant 10 minutes. Au mixeur, réduire en purée les oignons et le coulis. Ajouter le vinaigre et le sucre roux. Cuire pendant 5 minutes. Ajouter les épices. Laisser mijoter et réduire afin d'obtenir la consistance voulue. Rectifier l'assaisonnement et vérifier la consistance de la sauce. Débarrasser dans un bac GN 1/2 H 200. Tamponner la surface de la sauce. Respecter la procédure de fin de cuisson. Filmer ou couvrir et maintenir au chaud au bain-marie ou en armoire chaude à une température de +63°C, en attente de consommation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="11">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*5.6</f>
         <v>5.6</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*2.5</f>
         <v>2.5</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.002</f>
         <v>0.002</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.005</f>
         <v>0.005</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.01</f>
         <v>0.01</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.002</f>
         <v>0.002</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_202 · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_202 · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Contrôler les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles. Mettre en fonction le bain-marie.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Éplucher, laver et désinfecter les végétaux suivant la procédure. Déconditionner selon le principe d'hygiène d'usage, les boîtes de coulis de tomate.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B16</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E16</f>
         <v>4</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="14">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B8" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Confectionner la sauce — Dans un rondeau, à l'huile, faire revenir les oignons à feu doux, sans les colorer. Ajouter le coulis de tomate. Cuire à couvert l'ensemble pendant 10 minutes. Au mixeur, réduire en purée les oignons et le coulis. Ajouter le vinaigre et le sucre roux. Cuire pendant 5 minutes. Ajouter les épices. Laisser mijoter et réduire afin d'obtenir la consistance voulue. Rectifier l'assaisonnement et vérifier la consistance de la sauce. Débarrasser dans un bac GN 1/2 H 200. Tamponner la surface de la sauce. Respecter la procédure de fin de cuisson. Filmer ou couvrir et maintenir au chaud au bain-marie ou en armoire chaude à une température de +63°C, en attente de consommation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B7</f>
         <v>Coulis de tomate cuisinée</v>
       </c>
       <c r="C9" s="6">
         <f>Besoins!E7</f>
         <v>5.6</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C10" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B15</f>
         <v>Sucre roux de canne complet</v>
       </c>
       <c r="C11" s="6">
         <f>Besoins!E15</f>
         <v>2.5</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B12</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E12</f>
         <v>0.002</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B11</f>
         <v>Paprika en poudre</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E11</f>
         <v>0.005</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B9</f>
         <v>Gingembre moulu</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E9</f>
         <v>0.01</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>Noix de muscade moulue</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>0.002</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C16" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B14</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C17" s="6">
         <f>Besoins!E14</f>
         <v>0.03</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="14">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B18" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Servir — Servir avec les viandes grillées.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="15">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="A20:D20"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>