--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,590 +17,638 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="150">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>SAUCE AMÉRICAINE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_199</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces collectivité (GRO.SAUCES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:57</t>
+    <t>31/10/2026 03:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Charcuterie</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>VIN-BLANC-CUI</t>
+  </si>
+  <si>
+    <t>Vin blanc sec de cuisson</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>Concentré de tomate double</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
+  </si>
+  <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>CONC-TOMATE</t>
-[...16 lines deleted...]
-  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>HER-ESTRAGON</t>
   </si>
   <si>
     <t>Estragon séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t>FLEUR-THYM</t>
   </si>
   <si>
     <t>Fleur de thym dehydratee</t>
   </si>
   <si>
     <t>HER-LAURIER</t>
   </si>
   <si>
     <t>Laurier sauce feuilles</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>GLACE-VIANDE</t>
+  </si>
+  <si>
+    <t>Glace de viande</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>KNORR-FUMET-POIS</t>
+  </si>
+  <si>
+    <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>RNME101406</t>
-[...31 lines deleted...]
-  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM0400123</t>
   </si>
   <si>
     <t>CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM4G100917</t>
   </si>
   <si>
     <t>Ails pelés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
+    <t>ETRILLES</t>
+  </si>
+  <si>
+    <t>Étrilles entières</t>
+  </si>
+  <si>
+    <t>Poissons et fruits de mer</t>
+  </si>
+  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>PING-CAROTTE-DES</t>
+  </si>
+  <si>
+    <t>Carottes en dés 10x10mm surgelées (Pinguin)</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
+  </si>
+  <si>
     <t>ECHALOTE-CI-SURG</t>
   </si>
   <si>
     <t>Échalotes ciselées surgelées</t>
   </si>
   <si>
-    <t>Légumes surgelés</t>
+    <t>RNMS00780</t>
+  </si>
+  <si>
+    <t>Oignons émincés surgelés</t>
   </si>
   <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
-    <t>RNMS00780</t>
-[...13 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Poitrine fumée n°1</t>
+    <t xml:space="preserve">    ↳ Étrilles entières</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Petits oignons blancs surgelés</t>
+    <t xml:space="preserve">    ↳ Carottes en dés 10x10mm surgelées (Pinguin)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ails pelés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Estragon séché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Concentré de tomate double</t>
+    <t xml:space="preserve">    ↳ Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Concentré de tomate double</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fleur de thym dehydratee</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Laurier sauce feuilles</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Fumet de poisson déshydraté</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">        ↳ Vinaigre vin rouge 6° bouteille 1,5L</t>
+    <t xml:space="preserve">    ↳ Fumet de poisson au vin blanc (collectivité)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vin blanc sec de cuisson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Glace de viande</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Poivre noir moulu</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Poivre noir moulu</t>
-[...1 lines deleted...]
-  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Sauce dérivée — Sauce cardinal : additionner de la sauce béchamel à la sauce américaine. Cette sauce est surtout utilisée pour être gratinée.</t>
   </si>
   <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>Fumet de poisson au vin blanc (collectivité)</t>
+  </si>
+  <si>
+    <t>Réhydrater la poudre déshydratée dans l'eau chaude puis ajouter le vin blanc. Porter à ébullition légère et laisser réduire quelques minutes.</t>
+  </si>
+  <si>
     <t>Fiche technique — SAUCE AMÉRICAINE</t>
   </si>
   <si>
     <t>SAUCE AMÉRICAINE  GRO_CDC_199</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    VINAIGRE VIN ROUGE (L) (conv.)</t>
+    <t xml:space="preserve">    Fumet de poisson au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
+  </si>
+  <si>
+    <t>↳ Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>↳ Fumet de poisson au vin blanc (collectivité)  GRO-FUMETV-POISS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF664D03"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF777777"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <sz val="9"/>
       <color rgb="FF999999"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:B18"/>
@@ -637,1297 +685,1364 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>289.65161666667</v>
+        <v>92.422295909091</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.8965161666667</v>
+        <v>0.92422295909091</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>289.65161666667</v>
+        <v>92.422295909091</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G27"/>
+  <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>5</v>
+        <v>7.85</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>5</v>
+        <v>7.85</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*10.69</f>
-        <v>53.45</v>
+        <f>E7*0.0043</f>
+        <v>0.033755</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*2.8</f>
-        <v>1.4</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.003</v>
+        <v>0.568182</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.003</v>
+        <v>0.568182</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*9.8</f>
-        <v>0.0294</v>
+        <f>E9*12.599995968</f>
+        <v>7.159091</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.01</v>
+        <v>0.003</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.01</v>
+        <v>0.003</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*12.5</f>
-        <v>0.125</v>
+        <f>E10*9.8</f>
+        <v>0.0294</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D11" s="9">
         <v>0.01</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*16</f>
-        <v>0.16</v>
+        <f>E11*12.5</f>
+        <v>0.125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>0.005</v>
+        <v>0.01</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.005</v>
+        <v>0.01</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*28</f>
-        <v>0.14</v>
+        <f>E12*16</f>
+        <v>0.16</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D13" s="9">
-        <v>0.001</v>
+        <v>0.005</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.001</v>
+        <v>0.005</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*9.8</f>
-        <v>0.0098</v>
+        <f>E13*28</f>
+        <v>0.14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" t="s">
         <v>50</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="9">
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.1</v>
+        <v>0.001</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*65.22</f>
-        <v>6.522</v>
+        <f>E14*9.8</f>
+        <v>0.0098</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D15" s="9">
-        <v>1.333333</v>
+        <v>0.75</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>1.333333</v>
+        <v>0.75</v>
       </c>
       <c r="F15" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*1.7900004475</f>
-        <v>2.386667</v>
+        <f>E15*0.56</f>
+        <v>0.42</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D16" s="9">
-        <v>0.75</v>
+        <v>0.1</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.75</v>
+        <v>0.1</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*0.56</f>
-        <v>0.42</v>
+        <f>E16*55</f>
+        <v>5.5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D17" s="9">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*55</f>
-        <v>5.5</v>
+        <f>E17*23.08</f>
+        <v>3.462</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D18" s="9">
-        <v>10</v>
+        <v>0.1</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>10</v>
+        <v>0.1</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*20</f>
-        <v>200</v>
+        <f>E18*65.22</f>
+        <v>6.522</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D19" s="9">
         <v>0.75</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>0.75</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G19" s="4">
         <f>E19*5.2</f>
         <v>3.9</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D20" s="9">
         <v>0.15</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G20" s="4">
         <f>E20*1.8</f>
         <v>0.27</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D21" s="9">
         <v>0.1</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G21" s="4">
         <f>E21*8.11</f>
         <v>0.811</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D22" s="9">
-        <v>0.065</v>
+        <v>5</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
-        <v>0.065</v>
+        <v>5</v>
       </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G22" s="4">
-        <f>E22*0.35</f>
-        <v>0.02275</v>
+        <f>E22*9</f>
+        <v>45</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D23" s="9">
-        <v>0.25</v>
+        <v>0.033</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
-        <v>0.25</v>
+        <v>0.033</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G23" s="4">
-        <f>E23*7.5</f>
-        <v>1.875</v>
+        <f>E23*0.35</f>
+        <v>0.01155</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C24" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D24" s="9">
-        <v>3</v>
+        <v>0.5</v>
       </c>
       <c r="E24" s="11">
         <f>D24*$B$2</f>
-        <v>3</v>
+        <v>0.5</v>
       </c>
       <c r="F24" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G24" s="4">
-        <f>E24*2.92</f>
-        <v>8.76</v>
+        <f>E24*1.3774</f>
+        <v>0.6887</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D25" s="9">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="E25" s="11">
         <f>D25*$B$2</f>
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G25" s="4">
-        <f>E25*3.89</f>
-        <v>1.945</v>
+        <f>E25*7.5</f>
+        <v>1.875</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" t="s">
+        <v>89</v>
+      </c>
+      <c r="C26" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D26" s="9">
         <v>0.5</v>
       </c>
       <c r="E26" s="11">
         <f>D26*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F26" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G26" s="4">
-        <f>E26*3.85</f>
-        <v>1.925</v>
+        <f>E26*3.89</f>
+        <v>1.945</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27"/>
-[...8 lines deleted...]
-        <f>SUM(G7:G26)</f>
+      <c r="A27" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" t="s">
+        <v>85</v>
+      </c>
+      <c r="D27" s="9">
+        <v>3</v>
+      </c>
+      <c r="E27" s="11">
+        <f>D27*$B$2</f>
+        <v>3</v>
+      </c>
+      <c r="F27" t="s">
+        <v>45</v>
+      </c>
+      <c r="G27" s="4">
+        <f>E27*2.92</f>
+        <v>8.76</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28" t="s" s="3">
+        <v>92</v>
+      </c>
+      <c r="G28" s="12">
+        <f>SUM(G7:G27)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C3" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D3" s="11">
         <v>5</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D4" s="11">
         <v>0.5</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C5" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D5" s="11">
         <v>0.5</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C6" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D6" s="11">
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C7" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D7" s="11">
         <v>0.25</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D8" s="11">
         <v>0.01</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C9" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D9" s="11">
         <v>0.15</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D10" s="11">
         <v>0.5</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>108</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C11" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D11" s="11">
-        <v>3</v>
+        <v>0.568</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="C12" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D12" s="11">
-        <v>0.005</v>
+        <v>3</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C13" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D13" s="11">
-        <v>0.001</v>
+        <v>0.005</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="C14" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D14" s="11">
-        <v>0.5</v>
+        <v>0.001</v>
       </c>
       <c r="E14" t="s">
-        <v>107</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
-        <v>108</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D15" s="11">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="E15" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>52</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C16" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D16" s="11">
-        <v>10</v>
+        <v>0.1</v>
       </c>
       <c r="E16" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C17" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D17" s="11">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D18" s="11">
-        <v>1.333</v>
+        <v>7.85</v>
       </c>
       <c r="E18" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C19" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D19" s="11">
-        <v>0.1</v>
+        <v>2</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F19" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C20" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D20" s="11">
-        <v>0.003</v>
+        <v>0.15</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D21" s="11">
-        <v>0.75</v>
+        <v>0.1</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F21" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D22" s="11">
-        <v>0.065</v>
+        <v>0.003</v>
       </c>
       <c r="E22" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D23" s="11">
-        <v>0.75</v>
+        <v>0.033</v>
       </c>
       <c r="E23" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D24" s="11">
         <v>0.01</v>
       </c>
       <c r="E24" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F24" t="s">
-        <v>40</v>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C25" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0.75</v>
+      </c>
+      <c r="E25" t="s">
+        <v>45</v>
+      </c>
+      <c r="F25" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>125</v>
+      </c>
+      <c r="C26" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" s="11">
+        <v>0.75</v>
+      </c>
+      <c r="E26" t="s">
+        <v>45</v>
+      </c>
+      <c r="F26" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1976,565 +2091,674 @@
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Confectionner le fond d'américaine — Dans une sauteuse, faire revenir vivement à l'huile, les carapaces des étrilles. Ajouter les dés de carottes et l'oignon. Laisser cuire à couvert 10 minutes environ. Ajouter les échalotes émincées. Faire suer à couvert. Mouiller avec le fumet de poisson au vin blanc. Ajouter la tomate concentrée, la glace de viande, les épices et les condiments. Porter rapidement à ébullition, écumer la surface du fond, puis réduire la source de chaleur et cuire à couvert pendant 20 minutes. Au terme de la cuisson, passer le fond au chinois dans un rondeau.</t>
         </is>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="13">
         <is>
-          <t>Élaborer la sauce américaine — Dans le rondeau, porter à ébullition le fond. Écumer et dépouiller. Dans une calotte mélanger au fouet les parties crémeuses, le corail et le beurre ramolli. Lier le fond d'américaine en ajoutant progressivement le beurre manié avec le fouet, afin d'obtenir la consistance désirée. Ajouter la liaison corail/beurre. Vérifier la consistance et l'assaisonnement. Émulsionner la sauce au mixeur pour lui donner une texture crémeuse et homogène. Respecter la procédure de fin de cuisson. Réserver en armoire chaude et maintenir à +63°C en attente de consommation.</t>
+          <t>Élaborer la sauce américaine — Dans le rondeau, porter à ébullition le fond. Écumer et dépouiller. Dans une calotte mélanger au fouet les parties crémeuses, le corail et le beurre ramolli. Lier le fond d'américaine en ajoutant progressivement le beurre manié avec le fouet, afin d'obtenir la consistance désirée. Ajouter la liaison corail/beurre. Vérifier la consistance et l'assaisonnement. Émulsionner la sauce au mixeur pour lui donner une texture crémeuse et homogène. Respecter la procédure de fin de cuisson. Réserver en armoire chaude et maintenir à +63°C en attente de consommation. ⚠️☢️ ATTENTION : LE FUMET DÉSHYDRATÉ ET LA GLACE DE VIANDE SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️</t>
         </is>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s" s="13">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="E8" t="s" s="13"/>
       <c r="F8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9" t="inlineStr" s="13">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>134</v>
+      </c>
+      <c r="B10">
+        <v>1</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10" t="s" s="13">
+        <v>135</v>
+      </c>
+      <c r="E10" t="s" s="13"/>
+      <c r="F10"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D44"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_199 · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_199 · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Déconditionner et laver les étrilles suivant la procédure. Fendre en deux les étrilles. Réserver les carapaces et les parties crémeuses (corail) séparément au froid dans des calottes filmées, en attente d'utilisation. Déconditionner les légumes surgelés. Réserver au froid. Déconditionner la tomate concentrée. Réserver au froid. Laver, désinfecter la tomate et le céleri suivant la procédure. Tailler la tomate fraîche en quartiers et émincer le céleri-branche. Réserver au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B7</f>
-        <v>Poitrine fumée n°1</v>
+        <f>Besoins!B22</f>
+        <v>Étrilles entières</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E22</f>
         <v>5</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B26</f>
-        <v>Petits oignons blancs surgelés</v>
+        <f>Besoins!B24</f>
+        <v>Carottes en dés 10x10mm surgelées (Pinguin)</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E26</f>
+        <f>Besoins!E24</f>
         <v>0.5</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F26</f>
+        <f>Besoins!F24</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B25</f>
+        <f>Besoins!B26</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E25</f>
+        <f>Besoins!E26</f>
         <v>0.5</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F25</f>
+        <f>Besoins!F26</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B21</f>
         <v>Ails pelés 4G</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E21</f>
         <v>0.1</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B23</f>
+        <f>Besoins!B25</f>
         <v>Échalotes ciselées surgelées</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E23</f>
+        <f>Besoins!E25</f>
         <v>0.25</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F23</f>
+        <f>Besoins!F25</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B12</f>
         <v>Estragon séché</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E12</f>
         <v>0.01</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B20</f>
         <v>CÉLERI-BRANCHE vert France cat.I</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E20</f>
         <v>0.15</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14" t="str">
-[...1 lines deleted...]
-        <v>Concentré de tomate double</v>
+      <c r="B14" t="s">
+        <v>140</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E8</f>
+        <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
-      <c r="D14" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D14" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B24</f>
+        <f>Besoins!B27</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E24</f>
+        <f>Besoins!E27</f>
         <v>3</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F24</f>
+        <f>Besoins!F27</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B13</f>
         <v>Fleur de thym dehydratee</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E13</f>
         <v>0.005</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>Laurier sauce feuilles</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>0.001</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="16">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="B18" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le fumet de poisson — Dans un rondeau, réaliser 10 litres de fumet de poisson, à partir de fond déshydraté, en utilisant le vin blanc pour la réhydratation et en se reportant aux recommandations du fabricant.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="str">
-[...1 lines deleted...]
-        <v>Fumet de poisson déshydraté</v>
+      <c r="B19" t="s">
+        <v>142</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E18</f>
+        <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
-      <c r="D19" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D19" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20"/>
-[...15 lines deleted...]
-      <c r="B21" t="str" s="13">
+      <c r="A20" t="s" s="16">
+        <v>143</v>
+      </c>
+      <c r="B20" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Confectionner le beurre manié — Dans une calotte, ramollir le beurre. Ajouter la farine au beurre. Travailler l'ensemble à la spatule de façon à obtenir une pâte homogène. Filmer et réserver au froid en attente d'utilisation.</v>
       </c>
-      <c r="C21"/>
-      <c r="D21"/>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="str">
+        <f>Besoins!B19</f>
+        <v>Beurre doux 82% MG plaquette</v>
+      </c>
+      <c r="C21" s="11">
+        <f>Besoins!E19</f>
+        <v>0.75</v>
+      </c>
+      <c r="D21" t="str">
+        <f>Besoins!F19</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B19</f>
-        <v>Beurre doux 82% MG plaquette</v>
+        <f>Besoins!B15</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E15</f>
         <v>0.75</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23"/>
-      <c r="B23" t="str">
+      <c r="A23" t="s" s="16">
+        <v>144</v>
+      </c>
+      <c r="B23" t="str" s="13">
+        <f>Procedure!D6</f>
+        <v>Confectionner le fond d'américaine — Dans une sauteuse, faire revenir vivement à l'huile, les carapaces des étrilles. Ajouter les dés de carottes et l'oignon. Laisser cuire à couvert 10 minutes environ. Ajouter les échalotes émincées. Faire suer à couvert. Mouiller avec le fumet de poisson au vin blanc. Ajouter la tomate concentrée, la glace de viande, les épices et les condiments. Porter rapidement à ébullition, écumer la surface du fond, puis réduire la source de chaleur et cuire à couvert pendant 20 minutes. Au terme de la cuisson, passer le fond au chinois dans un rondeau.</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C24" s="11">
+        <f>'Besoins'!$B$2*0.5</f>
+        <v>0.5</v>
+      </c>
+      <c r="D24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="str">
         <f>Besoins!B16</f>
-        <v>Farine de blé T55</v>
-[...1 lines deleted...]
-      <c r="C23" s="11">
+        <v>Glace de viande</v>
+      </c>
+      <c r="C25" s="11">
         <f>Besoins!E16</f>
-        <v>0.75</v>
-[...1 lines deleted...]
-      <c r="D23" t="str">
+        <v>0.1</v>
+      </c>
+      <c r="D25" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
-      </c>
-[...22 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B17</f>
-        <v>Glace de viande</v>
+        <f>Besoins!B10</f>
+        <v>Piment de Cayenne</v>
       </c>
       <c r="C26" s="11">
-        <f>Besoins!E17</f>
-        <v>0.1</v>
+        <f>Besoins!E10</f>
+        <v>0.003</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27"/>
-[...1 lines deleted...]
-        <f>Besoins!B9</f>
+      <c r="A27" t="s" s="16">
+        <v>146</v>
+      </c>
+      <c r="B27" t="str" s="13">
+        <f>Procedure!D7</f>
+        <v>Élaborer la sauce américaine — Dans le rondeau, porter à ébullition le fond. Écumer et dépouiller. Dans une calotte mélanger au fouet les parties crémeuses, le corail et le beurre ramolli. Lier le fond d'américaine en ajoutant progressivement le beurre manié avec le fouet, afin d'obtenir la consistance désirée. Ajouter la liaison corail/beurre. Vérifier la consistance et l'assaisonnement. Émulsionner la sauce au mixeur pour lui donner une texture crémeuse et homogène. Respecter la procédure de fin de cuisson. Réserver en armoire chaude et maintenir à +63°C en attente de consommation. ⚠️☢️ ATTENTION : LE FUMET DÉSHYDRATÉ ET LA GLACE DE VIANDE SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="str">
+        <f>Besoins!B10</f>
         <v>Piment de Cayenne</v>
       </c>
-      <c r="C27" s="11">
-        <f>Besoins!E9</f>
+      <c r="C28" s="11">
+        <f>Besoins!E10</f>
         <v>0.003</v>
       </c>
-      <c r="D27" t="str">
-        <f>Besoins!F9</f>
+      <c r="D28" t="str">
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
-        <f>Besoins!B9</f>
-        <v>Piment de Cayenne</v>
+        <f>Besoins!B19</f>
+        <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C29" s="11">
-        <f>Besoins!E9</f>
-        <v>0.003</v>
+        <f>Besoins!E19</f>
+        <v>0.75</v>
       </c>
       <c r="D29" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
-        <f>Besoins!B19</f>
-        <v>Beurre doux 82% MG plaquette</v>
+        <f>Besoins!B23</f>
+        <v>Sel fin de cuisine</v>
       </c>
       <c r="C30" s="11">
-        <f>Besoins!E19</f>
-        <v>0.75</v>
+        <f>Besoins!E23</f>
+        <v>0.033</v>
       </c>
       <c r="D30" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str">
-        <f>Besoins!B22</f>
-        <v>Sel fin de cuisine</v>
+        <f>Besoins!B15</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C31" s="11">
-        <f>Besoins!E22</f>
-        <v>0.065</v>
+        <f>Besoins!E15</f>
+        <v>0.75</v>
       </c>
       <c r="D31" t="str">
-        <f>Besoins!F22</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="str">
-        <f>Besoins!B16</f>
-        <v>Farine de blé T55</v>
+        <f>Besoins!B11</f>
+        <v>Poivre noir moulu</v>
       </c>
       <c r="C32" s="11">
-        <f>Besoins!E16</f>
-        <v>0.75</v>
+        <f>Besoins!E11</f>
+        <v>0.01</v>
       </c>
       <c r="D32" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33"/>
-[...17 lines deleted...]
-      <c r="B34" t="str" s="13">
+      <c r="A33" t="s" s="16">
+        <v>147</v>
+      </c>
+      <c r="B33" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Sauce dérivée — Sauce cardinal : additionner de la sauce béchamel à la sauce américaine. Cette sauce est surtout utilisée pour être gratinée.</v>
       </c>
+      <c r="C33"/>
+      <c r="D33"/>
+    </row>
+    <row r="34">
+      <c r="A34"/>
+      <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35"/>
+      <c r="A35" t="s" s="15">
+        <v>148</v>
+      </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B36"/>
+      <c r="A36"/>
+      <c r="B36" t="inlineStr" s="17">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
     </row>
+    <row r="37">
+      <c r="A37"/>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="15">
+        <v>149</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="16">
+        <v>138</v>
+      </c>
+      <c r="B39" t="str" s="13">
+        <f>Procedure!D10</f>
+        <v>Réhydrater la poudre déshydratée dans l'eau chaude puis ajouter le vin blanc. Porter à ébullition légère et laisser réduire quelques minutes.</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+    </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C40" s="11">
+        <f>Besoins!E7</f>
+        <v>7.85</v>
+      </c>
+      <c r="D40" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41"/>
+      <c r="B41" t="str">
+        <f>Besoins!B8</f>
+        <v>Vin blanc sec de cuisson</v>
+      </c>
+      <c r="C41" s="11">
+        <f>Besoins!E8</f>
+        <v>2</v>
+      </c>
+      <c r="D41" t="str">
+        <f>Besoins!F8</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42"/>
+      <c r="B42" t="str">
+        <f>Besoins!B17</f>
+        <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
+      </c>
+      <c r="C42" s="11">
+        <f>Besoins!E17</f>
+        <v>0.15</v>
+      </c>
+      <c r="D42" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43"/>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="11">
+  <mergeCells count="15">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B18:D18"/>
-    <mergeCell ref="B21:D21"/>
-[...3 lines deleted...]
-    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="A44:D44"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE AMÉRICAINE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>