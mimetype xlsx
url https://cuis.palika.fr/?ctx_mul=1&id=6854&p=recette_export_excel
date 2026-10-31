--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,287 +17,290 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>PIZZA AUX TROIS FROMAGES (HORS-D'ŒUVRE)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_031B</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Entrées chaudes collectivité (GRO.ENT.CH)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:45</t>
+    <t>31/10/2026 05:09</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>SAUCE-PIZZA</t>
   </si>
   <si>
     <t>Sauce pizza boîte 5/1 — à réactualiser</t>
   </si>
   <si>
     <t>Sauces et ketchup</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>00000061</t>
-[...8 lines deleted...]
-    <t>lt</t>
+    <t>OLIVE-VER-ROND31</t>
+  </si>
+  <si>
+    <t>Olive verte en rondelles boite 3/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
   </si>
   <si>
     <t>HER-ORIGAN</t>
   </si>
   <si>
     <t>Origan séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>MEL-HERBES-PRO</t>
   </si>
   <si>
     <t>Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...17 lines deleted...]
-    <t>Farines de blé</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>LEV-FRAICHE</t>
   </si>
   <si>
     <t>Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PÂTE À PIZZA</t>
   </si>
   <si>
-    <t>Pâtes de base cuisine</t>
+    <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Levure fraîche de boulanger</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Herbes de Provence</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Origan séché</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUCE PIZZA (KG)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sauce pizza boîte 5/1 — à réactualiser</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Olive verte en rondelles boite 3/1</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
@@ -447,66 +450,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -553,1338 +553,1340 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>22.6756025</v>
+        <v>29.085540322581</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.226756025</v>
+        <v>0.29085540322581</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>22.6756025</v>
+        <v>29.085540322581</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>1</v>
+        <v>2.33871</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>2.33871</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0042999994</f>
+        <v>0.010056</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>1</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.5075</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.5075</v>
+        <v>1</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.001523</v>
+        <f>E8*12</f>
+        <v>12</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.0014</v>
+        <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.0014</v>
+        <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*8</f>
-        <v>0.0112</v>
+        <f>E9*8.9</f>
+        <v>8.9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.00525</v>
+        <v>0.006452</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.00525</v>
+        <v>0.006452</v>
       </c>
       <c r="F10" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*9.5</f>
-        <v>0.049875</v>
+        <f>E10*7.9995200288</f>
+        <v>0.051613</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" s="9">
-        <v>0.0175</v>
+        <v>0.024194</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.0175</v>
+        <v>0.024194</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*65.22</f>
-        <v>1.14135</v>
+        <f>E11*9.49982267</f>
+        <v>0.229839</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
-        <v>1</v>
+        <v>4.032258</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>1</v>
+        <v>4.032258</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*8.9</f>
-        <v>8.9</v>
+        <f>E12*0.560000009</f>
+        <v>2.258065</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
-        <v>0.875</v>
+        <v>0.080645</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.875</v>
+        <v>0.080645</v>
       </c>
       <c r="F13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0.56</f>
-        <v>0.49</v>
+        <f>E13*65.2201304403</f>
+        <v>5.259677</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" s="9">
-        <v>0.035</v>
+        <v>0.16129</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.035</v>
+        <v>0.16129</v>
       </c>
       <c r="F14" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*2.2</f>
-        <v>0.077</v>
+        <f>E14*2.2000044</f>
+        <v>0.354839</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D15" s="9">
-        <v>0.0133</v>
+        <v>0.06129</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.0133</v>
+        <v>0.06129</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0.35</f>
-        <v>0.004655</v>
+        <f>E15*0.3500018421</f>
+        <v>0.021452</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="3">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="G16" s="13">
+        <v>62</v>
+      </c>
+      <c r="G16" s="12">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D3" s="11">
         <v>7</v>
       </c>
       <c r="E3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D4" s="11">
-        <v>0.875</v>
+        <v>4.032</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D5" s="11">
-        <v>0.088</v>
+        <v>0.403</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D6" s="11">
-        <v>0.018</v>
+        <v>0.081</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D7" s="11">
-        <v>0.035</v>
+        <v>0.161</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D8" s="11">
-        <v>0.005</v>
+        <v>0.024</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D9" s="11">
-        <v>0.001</v>
+        <v>0.006</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D10" s="11">
-        <v>0.508</v>
+        <v>2.339</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D11" s="11">
-        <v>0.013</v>
+        <v>0.061</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D12" s="11">
         <v>4.8</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D13" s="11">
         <v>1</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D14" s="11">
         <v>1</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E2" t="s" s="14"/>
+      <c r="D2" t="s" s="13">
+        <v>90</v>
+      </c>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E3" t="s" s="14"/>
+      <c r="D3" t="s" s="13">
+        <v>91</v>
+      </c>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E4" t="s" s="14"/>
+      <c r="D4" t="s" s="13">
+        <v>92</v>
+      </c>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E5" t="s" s="14"/>
+      <c r="D5" t="s" s="13">
+        <v>93</v>
+      </c>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>94</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E7" t="s" s="14"/>
+      <c r="D7" t="s" s="13">
+        <v>95</v>
+      </c>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="14">
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>2</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="inlineStr" s="14">
+      <c r="D9" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — Mettre les 50 cL d'huile d'olive dans une petite calotte. Au pinceau, badigeonner légèrement à l'huile d'olive le tour de 12 plaques 60 x 40 ou 17 plaques GN 1/1. Faire une croix avec le pinceau huilé dans le milieu des plaques. Appliquer et coller avec la paume de la main une feuille de papier sulfurisé sur les empreintes huilées des plaques. Huiler le papier sulfurisé. Saupoudrer les herbes de Provence et l'origan sur le papier huilé. On peut aussi utiliser des tapis de cuisson en silicone.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>3</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="inlineStr" s="14">
+      <c r="D10" t="inlineStr" s="13">
         <is>
           <t>Confectionner la pâte à pizza — Dans une petite calotte, émietter la levure. Ajouter de la farine et, entre vos mains, en les frottant les unes contre les autres, disperser la levure dans la farine. Dans la cuve du batteur, mettre la farine, la levure et le sel fin. Au crochet, en première vitesse, hydrater la farine en versant progressivement l'eau tiède en petit filet. Ajouter l'huile d'olive. Pétrir la pâte afin d'obtenir une pâte homogène et souple. En deuxième vitesse, donner du corps. La pâte doit se détacher des parois de la cuve. Laisser reposer la pâte dans la cuve en donnant quelques tours. Elle va légèrement pousser. Rabattre (rompre) la pâte en première vitesse. Débarrasser la pâte sur le marbre fariné.</t>
         </is>
       </c>
-      <c r="E10" t="s" s="14"/>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11">
         <v>4</v>
       </c>
       <c r="C11"/>
-      <c r="D11" t="inlineStr" s="14">
+      <c r="D11" t="inlineStr" s="13">
         <is>
           <t>Façonner la pâte à pizza — Détailler la pâte en pâtons réguliers de 1,750 kg pour une plaque de 60 x 40 (8 parts plat principal ou 24 portions hors-d'œuvre), ou 1,250 kg pour une plaque GN 1/1 (6 parts plat principal ou 18 portions hors-d'œuvre). Bouler chaque pâton. Ovaliser chaque boule. Au rouleau, abaisser chaque pâton de la taille des plaques choisies. Enrouler l'abaisse de pâte autour du rouleau. Développer et centrer l'abaisse sur une plaque garnie de papier huilé et parfumée aux herbes de Provence. Si la pâte est encore trop molle et trop élastique, stocker la plaque avec l'abaisse au congélateur pendant 10 minutes environ.</t>
         </is>
       </c>
-      <c r="E11" t="s" s="14"/>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
       <c r="C12"/>
-      <c r="D12" t="inlineStr" s="14">
+      <c r="D12" t="inlineStr" s="13">
         <is>
           <t>Suggestions — On peut surgeler les abaisses de pizza sur leur feuille de papier sulfurisée. Indiquer la traçabilité et la date de congélation. Cette pâte sert pour la fabrication des pissaladières, des pizzas, des fougasses, des calzones, etc.</t>
         </is>
       </c>
-      <c r="E12" t="s" s="14"/>
+      <c r="E12" t="s" s="13"/>
       <c r="F12"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D30"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
-[...1 lines deleted...]
-        <v>GRO_CDC_031B · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+      <c r="A2" t="str" s="14">
+        <f>"GRO_CDC_031B · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_031B · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>97</v>
+      <c r="A4" t="s" s="15">
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>99</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place — Confectionner la pâte à pizza (voir recette dédiée). Déconditionner sauce pizza et olives, réserver séparément au froid.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C6" s="11">
         <f>'Besoins'!$B$2*7</f>
         <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="14">
+      <c r="A7" t="s" s="16">
+        <v>101</v>
+      </c>
+      <c r="B7" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparer les plaques — Huiler les plaques, faire adhérer le papier sulfurisé.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="14">
+      <c r="A8" t="s" s="16">
+        <v>102</v>
+      </c>
+      <c r="B8" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Façonner la pâte — Détailler la pâte en pâtons égaux selon le format de plaque choisi. Bouler, abaisser, garnir les plaques, façonner les bords.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="14">
+      <c r="A9" t="s" s="16">
+        <v>103</v>
+      </c>
+      <c r="B9" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Garnir — Étaler la sauce à la louche, puis répartir les olives en rondelles.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*4.8</f>
         <v>4.8</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B9</f>
         <v>Olive verte en rondelles boite 3/1</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E9</f>
         <v>1</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F9</f>
         <v>u</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="14">
+      <c r="A12" t="s" s="16">
+        <v>105</v>
+      </c>
+      <c r="B12" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Cuire — Cuire à +175°C, 20-25min, four préchauffé. Maintenir à +63°C.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B13" t="str" s="14">
+      <c r="A13" t="s" s="16">
+        <v>106</v>
+      </c>
+      <c r="B13" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Détailler — Découper en portions hors-d'œuvre, plus petites que les portions plat principal.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="16">
-        <v>106</v>
+      <c r="A15" t="s" s="15">
+        <v>107</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B16" t="str" s="14">
+      <c r="A16" t="s" s="16">
+        <v>99</v>
+      </c>
+      <c r="B16" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B17" t="str" s="14">
+      <c r="A17" t="s" s="16">
+        <v>101</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D9</f>
         <v>Préparations préliminaires — Mettre les 50 cL d'huile d'olive dans une petite calotte. Au pinceau, badigeonner légèrement à l'huile d'olive le tour de 12 plaques 60 x 40 ou 17 plaques GN 1/1. Faire une croix avec le pinceau huilé dans le milieu des plaques. Appliquer et coller avec la paume de la main une feuille de papier sulfurisé sur les empreintes huilées des plaques. Huiler le papier sulfurisé. Saupoudrer les herbes de Provence et l'origan sur le papier huilé. On peut aussi utiliser des tapis de cuisson en silicone.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C18" s="11">
-        <f>'Besoins'!$B$2*0.0875</f>
-        <v>0.0875</v>
+        <f>'Besoins'!$B$2*0.4032258065</f>
+        <v>0.403226</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B19" t="str" s="14">
+      <c r="A19" t="s" s="16">
+        <v>102</v>
+      </c>
+      <c r="B19" t="str" s="13">
         <f>Procedure!D10</f>
         <v>Confectionner la pâte à pizza — Dans une petite calotte, émietter la levure. Ajouter de la farine et, entre vos mains, en les frottant les unes contre les autres, disperser la levure dans la farine. Dans la cuve du batteur, mettre la farine, la levure et le sel fin. Au crochet, en première vitesse, hydrater la farine en versant progressivement l'eau tiède en petit filet. Ajouter l'huile d'olive. Pétrir la pâte afin d'obtenir une pâte homogène et souple. En deuxième vitesse, donner du corps. La pâte doit se détacher des parois de la cuve. Laisser reposer la pâte dans la cuve en donnant quelques tours. Elle va légèrement pousser. Rabattre (rompre) la pâte en première vitesse. Débarrasser la pâte sur le marbre fariné.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E13</f>
-        <v>0.875</v>
+        <f>Besoins!E12</f>
+        <v>4.032258</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C21" s="11">
-        <f>'Besoins'!$B$2*0.0875</f>
-        <v>0.0875</v>
+        <f>'Besoins'!$B$2*0.4032258065</f>
+        <v>0.403226</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B14</f>
         <v>Levure fraîche de boulanger</v>
       </c>
       <c r="C22" s="11">
         <f>Besoins!E14</f>
-        <v>0.035</v>
+        <v>0.16129</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B11</f>
         <v>Herbes de Provence</v>
       </c>
       <c r="C23" s="11">
-        <f>Besoins!E10</f>
-        <v>0.00525</v>
+        <f>Besoins!E11</f>
+        <v>0.024194</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>Origan séché</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E9</f>
-        <v>0.0014</v>
+        <f>Besoins!E10</f>
+        <v>0.006452</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E8</f>
-        <v>0.5075</v>
+        <f>Besoins!E7</f>
+        <v>2.33871</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
         <f>Besoins!B15</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C26" s="11">
         <f>Besoins!E15</f>
-        <v>0.0133</v>
+        <v>0.06129</v>
       </c>
       <c r="D26" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B27" t="str" s="14">
+      <c r="A27" t="s" s="16">
+        <v>103</v>
+      </c>
+      <c r="B27" t="str" s="13">
         <f>Procedure!D11</f>
         <v>Façonner la pâte à pizza — Détailler la pâte en pâtons réguliers de 1,750 kg pour une plaque de 60 x 40 (8 parts plat principal ou 24 portions hors-d'œuvre), ou 1,250 kg pour une plaque GN 1/1 (6 parts plat principal ou 18 portions hors-d'œuvre). Bouler chaque pâton. Ovaliser chaque boule. Au rouleau, abaisser chaque pâton de la taille des plaques choisies. Enrouler l'abaisse de pâte autour du rouleau. Développer et centrer l'abaisse sur une plaque garnie de papier huilé et parfumée aux herbes de Provence. Si la pâte est encore trop molle et trop élastique, stocker la plaque avec l'abaisse au congélateur pendant 10 minutes environ.</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B28" t="str" s="14">
+      <c r="A28" t="s" s="16">
+        <v>105</v>
+      </c>
+      <c r="B28" t="str" s="13">
         <f>Procedure!D12</f>
         <v>Suggestions — On peut surgeler les abaisses de pizza sur leur feuille de papier sulfurisée. Indiquer la traçabilité et la date de congélation. Cette pâte sert pour la fabrication des pissaladières, des pizzas, des fougasses, des calzones, etc.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="18">
-        <v>21</v>
+      <c r="A30" t="s" s="17">
+        <v>22</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="16">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="A30:D30"/>
   </mergeCells>