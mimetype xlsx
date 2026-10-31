--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -50,144 +50,144 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNM100733</t>
+  </si>
+  <si>
+    <t>Lardons lardon cru fumé</t>
+  </si>
+  <si>
+    <t>Charcuterie</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>EPI-MUSCADE-POW</t>
+  </si>
+  <si>
+    <t>Noix de muscade moulue</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>RNM57224469</t>
+  </si>
+  <si>
+    <t>LAIT UHT demi écrémé France outre 10 litres</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>CRE-LIQUIDE-30</t>
+  </si>
+  <si>
+    <t>Crème liquide 30% MG UHT</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>FROM-EMMENTAL</t>
+  </si>
+  <si>
+    <t>Emmental râpé vrac</t>
+  </si>
+  <si>
+    <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...83 lines deleted...]
-    <t>Fromages de base cuisine</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-GLACE</t>
   </si>
   <si>
     <t>Sucre glace tamisé</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
@@ -224,87 +224,87 @@
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PÂTE À FONCER</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sucre glace tamisé</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ JAUNE D'OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Lardons lardon cru fumé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Emmental râpé vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT UHT demi écrémé France outre 10 litres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème liquide 30% MG UHT</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (ml) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade moulue</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ JAUNE D'OEUF (ML) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">    ↳ JAUNE D'OEUF (ML) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t>Fiche technique — QUICHE LORRAINE</t>
   </si>
   <si>
     <t>QUICHE LORRAINE  GRO_CDC_030</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    PÂTE À FONCER</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
@@ -442,54 +442,54 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -581,347 +581,347 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>45.020359</v>
+        <v>0.413428</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>45.020359</v>
+        <v>0.413428</v>
       </c>
       <c r="F7" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>12.155497</v>
+        <v>15</v>
+      </c>
+      <c r="G7" s="8">
+        <f>E7*0.0042999954</f>
+        <v>0.001778</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" s="4">
         <v>1.5</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G8" s="9">
+        <v>19</v>
+      </c>
+      <c r="G8" s="8">
         <f>E8*8.96</f>
         <v>13.44</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="8">
-        <v>19</v>
+      <c r="A9" t="s">
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.0234</v>
+        <v>0.003</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.0234</v>
+        <v>0.003</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>0.00007</v>
+        <v>19</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*20</f>
+        <v>0.06</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D10" s="4">
-        <v>0.003</v>
+        <v>0.002</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.003</v>
+        <v>0.002</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>0.06</v>
+        <v>19</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*9.8</f>
+        <v>0.0196</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="4">
-        <v>0.002</v>
+        <v>2.367138</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.002</v>
+        <v>2.367138</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>0.0196</v>
+        <v>19</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*0.5599999549</f>
+        <v>1.325597</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
-        <v>0.417</v>
+        <v>4</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.417</v>
+        <v>4</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>0.23352</v>
+        <v>15</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*1.67</f>
+        <v>6.68</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="4">
-        <v>4</v>
+        <v>1.336926</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>4</v>
+        <v>1.336926</v>
       </c>
       <c r="F13" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>6.68</v>
+        <v>19</v>
+      </c>
+      <c r="G13" s="8">
+        <f>E13*5.1999992029</f>
+        <v>6.952014</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="4">
-        <v>0.26435</v>
+        <v>4</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.26435</v>
+        <v>4</v>
       </c>
       <c r="F14" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>1.37462</v>
+        <v>15</v>
+      </c>
+      <c r="G14" s="8">
+        <f>E14*2.6</f>
+        <v>10.4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="4">
-        <v>4</v>
+        <v>1.5</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>4</v>
+        <v>1.5</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>10.4</v>
+        <v>19</v>
+      </c>
+      <c r="G15" s="8">
+        <f>E15*7.2</f>
+        <v>10.8</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s">
+      <c r="A16" t="s" s="9">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="4">
-        <v>1.5</v>
+        <v>48.270589</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>1.5</v>
+        <v>48.270589</v>
       </c>
       <c r="F16" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>10.8</v>
+        <v>3</v>
+      </c>
+      <c r="G16" s="8">
+        <f>E16*0.2699999974</f>
+        <v>13.033059</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="4">
-        <v>0.06234</v>
+        <v>0.101343</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>0.06234</v>
+        <v>0.101343</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>0.021819</v>
+        <v>19</v>
+      </c>
+      <c r="G17" s="8">
+        <f>E17*0.349999158</f>
+        <v>0.03547</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="4">
-        <v>0.00585</v>
+        <v>0.103357</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.00585</v>
+        <v>0.103357</v>
       </c>
       <c r="F18" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>0.006143</v>
+        <v>19</v>
+      </c>
+      <c r="G18" s="8">
+        <f>E18*1.0499988872</f>
+        <v>0.108525</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s" s="10">
         <v>49</v>
       </c>
       <c r="G19" s="11">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
@@ -1172,51 +1172,51 @@
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15">
         <v>5</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="inlineStr" s="12">
         <is>
           <t>Cuire les fonds de pâte à blanc — Préchauffer le four sur la position chaleur sèche à +190°C. Déposer une feuille de papier sulfurisé sur la pâte. Verser la charge sur le papier (légumes secs ou noyaux en alliage spécial) pour éviter à la pâte de gonfler lors de la cuisson. Étager les bacs sur l'échelle de cuisson. Enfourner et cuire pendant 20 à 25 minutes. Pré-cuisson ou demi-cuisson : pour les tartes alsaciennes, les quiches, etc., cuire les fonds de tarte à moitié, environ 10 à 15 minutes. Sortir les bacs du four. À l'aide du papier sulfurisé, retirer la charge.</t>
         </is>
       </c>
       <c r="E15" t="s" s="12"/>
       <c r="F15"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E20"/>
+  <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>59</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>60</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>61</v>
       </c>
       <c r="D1" t="s" s="7">
@@ -1237,389 +1237,407 @@
         <v>63</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>64</v>
       </c>
       <c r="C3" t="s">
         <v>63</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*3.9</f>
         <v>3.9</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
       <c r="C4" t="s">
         <v>66</v>
       </c>
       <c r="D4" s="6">
-        <f>'Besoins'!$B$2*0.117</f>
-        <v>0.117</v>
+        <f>'Besoins'!$B$2*2.0671378092</f>
+        <v>2.067138</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>67</v>
       </c>
       <c r="C5" t="s">
         <v>66</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*0.06435</f>
-        <v>0.06435</v>
+        <f>'Besoins'!$B$2*1.0335689046</f>
+        <v>1.033569</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>68</v>
       </c>
       <c r="C6" t="s">
         <v>66</v>
       </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*0.00585</f>
-        <v>0.00585</v>
+        <f>'Besoins'!$B$2*0.1033568905</f>
+        <v>0.103357</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>69</v>
       </c>
       <c r="C7" t="s">
         <v>66</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*0.0234</f>
-        <v>0.0234</v>
+        <f>'Besoins'!$B$2*0.4134275618</f>
+        <v>0.413428</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D8" s="6">
-        <f>'Besoins'!$B$2*0.39</f>
-        <v>0.39</v>
+        <f>'Besoins'!$B$2*0.0413427562</f>
+        <v>0.041343</v>
       </c>
       <c r="E8" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" t="s">
         <v>72</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="6">
-        <f>'Besoins'!$B$2*0.00234</f>
-        <v>0.00234</v>
+        <f>'Besoins'!$B$2*6.890459364</f>
+        <v>6.890459</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C10" t="s">
         <v>66</v>
       </c>
       <c r="D10" s="6">
-        <f>'Besoins'!$B$2*1.5</f>
-        <v>1.5</v>
+        <f>'Besoins'!$B$2*0.1033568905</f>
+        <v>0.103357</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C11" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C12" t="s">
         <v>66</v>
       </c>
       <c r="D12" s="6">
-        <f>'Besoins'!$B$2*4</f>
-        <v>4</v>
+        <f>'Besoins'!$B$2*1.5</f>
+        <v>1.5</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C13" t="s">
         <v>66</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C14" t="s">
         <v>66</v>
       </c>
       <c r="D14" s="6">
-        <f>'Besoins'!$B$2*0.3</f>
-        <v>0.3</v>
+        <f>'Besoins'!$B$2*4</f>
+        <v>4</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D15" s="6">
-        <f>'Besoins'!$B$2*1.5</f>
-        <v>1.5</v>
+        <f>'Besoins'!$B$2*0.3</f>
+        <v>0.3</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D16" s="6">
-        <f>'Besoins'!$B$2*0.003</f>
-        <v>0.003</v>
+        <f>'Besoins'!$B$2*1.5</f>
+        <v>1.5</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="6">
-        <f>'Besoins'!$B$2*0.2</f>
-        <v>0.2</v>
+        <f>'Besoins'!$B$2*0.003</f>
+        <v>0.003</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D18" s="6">
         <f>'Besoins'!$B$2*0.667</f>
         <v>0.667</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="6">
-        <f>'Besoins'!$B$2*0.06</f>
-        <v>0.06</v>
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="6">
+        <f>'Besoins'!$B$2*0.06</f>
+        <v>0.06</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>1</v>
+      </c>
+      <c r="B21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" t="s">
+        <v>66</v>
+      </c>
+      <c r="D21" s="6">
         <f>'Besoins'!$B$2*0.002</f>
         <v>0.002</v>
       </c>
-      <c r="E20" t="s">
-        <v>18</v>
+      <c r="E21" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D48"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>84</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
-        <f>"GRO_CDC_030 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_030 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_030 · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_030 · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
         <v>85</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
         <v>86</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>Procedure!D2</f>
@@ -1627,305 +1645,305 @@
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
         <v>87</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Réaliser la pâte à foncer (voir la recette) et la laisser reposer au frais environ 30 minutes. Préchauffer le four à +175°C sur la position chaleur sèche. Au pinceau, badigeonner de beurre fondu l'intérieur de 3 bacs GN 1/1 H 45 perforés. Réserver au froid en attente d'utilisation. Déposer les lardons sur un bac GN 1/1 perforé, doublé d'un bac plein pour la récupération des graisses de cuisson. Saisir au four les lardons une dizaine de minutes. Réserver.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>88</v>
       </c>
       <c r="C7" s="6">
         <f>'Besoins'!$B$2*3.9</f>
         <v>3.9</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B8</f>
         <v>Lardons lardon cru fumé</v>
       </c>
       <c r="C8" s="6">
         <f>Besoins!E8</f>
         <v>1.5</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>89</v>
       </c>
       <c r="C9" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="15">
         <v>90</v>
       </c>
       <c r="B10" t="str" s="12">
         <f>Procedure!D4</f>
         <v>Foncer les moules — Fariner le marbre. Mettre le matériel à votre portée. Faire 3 pâtons d'un poids égal. Avec chaque pâton, faire une abaisse rectangulaire de 60 x 40 cm. Enrouler l'abaisse autour du rouleau, pour la développer bien centrée au-dessus d'un bac GN 1/1 H 45 perforé et beurré. Appliquer avec le plat de la main, l'abaisse sur le fond du bac. Faire adhérer la pâte à la paroi du bac sous la pression du pouce. Chiqueter manuellement les bordures pour les égaliser. Piquer le fond des abaisses avec un pique-vite. Réserver au froid environ 30 minutes.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="15">
         <v>91</v>
       </c>
       <c r="B11" t="str" s="12">
         <f>Procedure!D5</f>
         <v>Confectionner l'appareil — Dans la cuve du batteur, mélanger au fouet, les œufs, les jaunes et la farine. Ajouter progressivement, la crème, le lait et les épices et condiments.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>88</v>
       </c>
       <c r="C12" s="6">
         <f>'Besoins'!$B$2*3.9</f>
         <v>3.9</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B8</f>
         <v>Lardons lardon cru fumé</v>
       </c>
       <c r="C13" s="6">
         <f>Besoins!E8</f>
         <v>1.5</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Emmental râpé vrac</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>1.5</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>LAIT UHT demi écrémé France outre 10 litres</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>4</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>Crème liquide 30% MG UHT</v>
       </c>
       <c r="C16" s="6">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>4</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>92</v>
       </c>
       <c r="C17" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Noix de muscade moulue</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.003</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>89</v>
       </c>
       <c r="C19" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>93</v>
       </c>
       <c r="C20" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>94</v>
       </c>
       <c r="C21" s="6">
         <f>'Besoins'!$B$2*0.667</f>
         <v>0.667</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="D22" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C23" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.002</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="15">
         <v>96</v>
       </c>
       <c r="B24" t="str" s="12">
         <f>Procedure!D6</f>
         <v>Précuire à blanc la pâte — Déposer une feuille de papier sulfurisé sur la pâte. Mettre une charge sur le papier (les fonds de tartes étaient traditionnellement chargés de légumes secs ou de noyaux de fruits). La demi-cuisson à blanc évitera les boursouflures de la pâte et facilitera sa cuisson. Cuire au four, à +175°C, chaleur sèche, pendant 20/25 minutes environ. Retirer la charge et le papier cuisson.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="15">
         <v>97</v>
       </c>
       <c r="B25" t="str" s="12">
         <f>Procedure!D7</f>
         <v>Garnir les moules — Répartir les lardons et l'emmenthal râpé dans les moules. Remuer bien l'appareil et le verser équitablement en le chinoisant dans les quiches sur la garniture.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Emmental râpé vrac</v>
       </c>
       <c r="C26" s="6">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>1.5</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
         <f>Besoins!B8</f>
         <v>Lardons lardon cru fumé</v>
       </c>
       <c r="C27" s="6">
         <f>Besoins!E8</f>
         <v>1.5</v>
       </c>
       <c r="D27" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="15">
         <v>98</v>
       </c>
       <c r="B28" t="str" s="12">
         <f>Procedure!D8</f>
         <v>Cuire les quiches — Étager les moules sur l'échelle de cuisson. Enfourner et cuire à +175°C pendant 30 minutes environ. Vérifier la cuisson. Tester la cuisson par sondage avec la pointe d'un couteau préalablement désinfectée. Respecter la procédure de fin de cuisson. Maintenir en armoire chaude à +63°C, en attente de consommation.</v>
@@ -1977,176 +1995,176 @@
         <f>Procedure!D11</f>
         <v>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34" t="s" s="15">
         <v>87</v>
       </c>
       <c r="B34" t="str" s="12">
         <f>Procedure!D12</f>
         <v>Préparations préliminaires — Détailler le beurre en petits morceaux. Réserver. Tamiser la farine. Pour faciliter l'incorporation des jaunes d'œufs et du sel, les mélanger dans une calotte avec une partie de l'eau prélevée sur les 600 g. Ceci, pour éviter les traces de jaunes d'œufs dans la pâte qui la « brûleraient ». Dans une calotte, faire fondre les 150 g de beurre. Au pinceau, beurrer l'intérieur de 3 bacs GN 1/1 H 25 ou 45 perforés pour aider la cuisson. Réserver.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="str">
         <f>Besoins!B18</f>
         <v>Sucre glace tamisé</v>
       </c>
       <c r="C35" s="6">
         <f>Besoins!E18</f>
-        <v>0.00585</v>
+        <v>0.103357</v>
       </c>
       <c r="D35" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="str">
-        <f>Besoins!B9</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C36" s="6">
-        <f>Besoins!E9</f>
-        <v>0.0234</v>
+        <f>Besoins!E7</f>
+        <v>0.413428</v>
       </c>
       <c r="D36" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="6">
-        <f>'Besoins'!$B$2*0.00234</f>
-        <v>0.00234</v>
+        <f>'Besoins'!$B$2*0.0413427562</f>
+        <v>0.041343</v>
       </c>
       <c r="D37" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="6">
-        <f>'Besoins'!$B$2*0.39</f>
-        <v>0.39</v>
+        <f>'Besoins'!$B$2*6.890459364</f>
+        <v>6.890459</v>
       </c>
       <c r="D38" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s" s="15">
         <v>90</v>
       </c>
       <c r="B39" t="str" s="12">
         <f>Procedure!D13</f>
         <v>Confectionner la pâte à foncer — Confectionner la pâte la veille de son utilisation. Dans la cuve du batteur, mettre la farine tamisée, le sucre et le beurre en parcelles. Au crochet, en première vitesse, mélanger intimement le beurre et la farine, jusqu'à l'obtention d'un sablage fin. En deuxième vitesse, incorporer rapidement le mélange eau et jaunes d'œufs puis le reste de l'eau. Fraiser la pâte pour la rendre lisse et homogène, mais ne pas travailler la pâte au-delà de l'assemblage. Débarrasser la pâte sur le marbre légèrement fariné. Faire une boule de pâte. Au rouleau, aplatir la boule pour en faire un pâton rectangulaire de faible épaisseur. Envelopper la pâte dans un film alimentaire. Stocker le pâton dans un bac GN 1/1 H 65 en polycarbonate. Couvrir et stocker au froid.</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>92</v>
       </c>
       <c r="C40" s="6">
-        <f>'Besoins'!$B$2*0.117</f>
-        <v>0.117</v>
+        <f>'Besoins'!$B$2*2.0671378092</f>
+        <v>2.067138</v>
       </c>
       <c r="D40" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>89</v>
       </c>
       <c r="C41" s="6">
-        <f>'Besoins'!$B$2*0.06435</f>
-        <v>0.06435</v>
+        <f>'Besoins'!$B$2*1.0335689046</f>
+        <v>1.033569</v>
       </c>
       <c r="D41" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="str">
         <f>Besoins!B18</f>
         <v>Sucre glace tamisé</v>
       </c>
       <c r="C42" s="6">
         <f>Besoins!E18</f>
-        <v>0.00585</v>
+        <v>0.103357</v>
       </c>
       <c r="D42" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="str">
-        <f>Besoins!B9</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C43" s="6">
-        <f>Besoins!E9</f>
-        <v>0.0234</v>
+        <f>Besoins!E7</f>
+        <v>0.413428</v>
       </c>
       <c r="D43" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="s">
         <v>95</v>
       </c>
       <c r="C44" s="6">
-        <f>'Besoins'!$B$2*0.00234</f>
-        <v>0.00234</v>
+        <f>'Besoins'!$B$2*0.0413427562</f>
+        <v>0.041343</v>
       </c>
       <c r="D44" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s" s="15">
         <v>91</v>
       </c>
       <c r="B45" t="str" s="12">
         <f>Procedure!D14</f>
         <v>Abaisser la pâte — Sur le marbre fariné, détailler la pâte en 3 pâtons égaux. Abaisser la pâte sur une épaisseur de 2,5 mm. Faire une abaisse de 570 x 370 mm. Enrouler l'abaisse autour du rouleau. Développer et centrer l'abaisse au-dessus d'un bac GN 1/1 beurré. Avec la paume de la main et le pouce, faire adhérer la pâte aux parois du bac. Chiqueter sous la pression des doigts la bordure de la pâte pour égaliser la bordure de l'abaisse. Piquer la pâte à l'aide du pique-vite. Laisser reposer la pâte en la stockant au moins 1 heure, voire la veille de sa cuisson.</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
     </row>
     <row r="46">
       <c r="A46" t="s" s="15">
         <v>96</v>
       </c>
       <c r="B46" t="str" s="12">
         <f>Procedure!D15</f>
         <v>Cuire les fonds de pâte à blanc — Préchauffer le four sur la position chaleur sèche à +190°C. Déposer une feuille de papier sulfurisé sur la pâte. Verser la charge sur le papier (légumes secs ou noyaux en alliage spécial) pour éviter à la pâte de gonfler lors de la cuisson. Étager les bacs sur l'échelle de cuisson. Enfourner et cuire pendant 20 à 25 minutes. Pré-cuisson ou demi-cuisson : pour les tartes alsaciennes, les quiches, etc., cuire les fonds de tarte à moitié, environ 10 à 15 minutes. Sortir les bacs du four. À l'aide du papier sulfurisé, retirer la charge.</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">