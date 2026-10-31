--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -50,117 +50,117 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>EPI-MUSCADE-POW</t>
+  </si>
+  <si>
+    <t>Noix de muscade moulue</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>MARG-PATISSERIE</t>
+  </si>
+  <si>
+    <t>Margarine de pâtisserie 80% MG</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>FROM-EMMENTAL</t>
+  </si>
+  <si>
+    <t>Emmental râpé vrac</t>
+  </si>
+  <si>
+    <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...56 lines deleted...]
-    <t>Fromages de base cuisine</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
@@ -185,51 +185,51 @@
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Margarine de pâtisserie 80% MG</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Emmental râpé vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade moulue</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Fiche technique — GOUGÈRES À L'EMMENTHAL</t>
   </si>
   <si>
     <t>GOUGÈRES À L'EMMENTHAL  GRO_CDC_028</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
@@ -343,54 +343,54 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -482,245 +482,245 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>53</v>
+        <v>3</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>53</v>
+        <v>3</v>
       </c>
       <c r="F7" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>14.31</v>
+        <v>15</v>
+      </c>
+      <c r="G7" s="8">
+        <f>E7*0.0043</f>
+        <v>0.0129</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="8">
-        <v>15</v>
+      <c r="A8" t="s">
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>3</v>
+        <v>0.003</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>3</v>
+        <v>0.003</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>0.009</v>
+        <v>19</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*20</f>
+        <v>0.06</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D9" s="4">
-        <v>0.003</v>
+        <v>0.002</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.003</v>
+        <v>0.002</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>0.06</v>
+        <v>19</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*12.5</f>
+        <v>0.025</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>0.002</v>
+        <v>1.5</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.002</v>
+        <v>1.5</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>0.025</v>
+        <v>19</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*0.56</f>
+        <v>0.84</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="4">
         <v>1.5</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>0.84</v>
+        <v>19</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*3.6</f>
+        <v>5.4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>5.4</v>
+        <v>19</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*7.2</f>
+        <v>8.64</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
+      <c r="A13" t="s" s="9">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="4">
-        <v>1.2</v>
+        <v>53</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>1.2</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>8.64</v>
+        <v>3</v>
+      </c>
+      <c r="G13" s="8">
+        <f>E13*0.27</f>
+        <v>14.31</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="4">
         <v>0.03</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G14" s="9">
+        <v>19</v>
+      </c>
+      <c r="G14" s="8">
         <f>E14*0.35</f>
         <v>0.0105</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s" s="10">
         <v>37</v>
       </c>
       <c r="G15" s="11">
         <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
@@ -910,123 +910,123 @@
         <v>50</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E3" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
       <c r="C5" t="s">
         <v>52</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*1.2</f>
         <v>1.2</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>55</v>
       </c>
       <c r="C6" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.003</f>
         <v>0.003</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>56</v>
       </c>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>57</v>
       </c>
       <c r="C8" t="s">
         <v>58</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*50</f>
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
@@ -1036,101 +1036,101 @@
         <v>58</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.002</f>
         <v>0.002</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>61</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
-        <f>"GRO_CDC_028 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_028 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_028 · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_028 · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
         <v>62</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
         <v>63</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>Procedure!D2</f>
@@ -1142,201 +1142,201 @@
     <row r="6">
       <c r="A6" t="s" s="15">
         <v>64</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Clarifier les œufs dans une calotte suivant la procédure. Les battre et les réserver au froid. Tamiser la farine. Réserver. Graisser légèrement les plaques de pâtisserie. Réserver. Préchauffer le four à +200°C, clé fermée. Préparer la poche munie de la douille. Dans une petite calotte, battre les œufs pour la dorure.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
         <v>65</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>Procedure!D4</f>
         <v>Confectionner la pâte à choux — Dans la cuve du batteur, faire dissoudre dans l'eau chaude, le sel, le poivre et la muscade. Faire fondre préalablement dans l'eau la margarine coupée en petits morceaux. Porter à forte ébullition directement dans la cuve. Sitôt l'ébullition, verser la farine tamisée dans le liquide et mélanger grossièrement l'ensemble des éléments à la spatule. Au batteur, avec la feuille, en deuxième vitesse, dessécher l'appareil par évaporation, jusqu'à l'obtention d'une pâte lisse et homogène. En 1ère vitesse, incorporer progressivement et en plusieurs fois les œufs battus jusqu'à la consistance voulue. Incorporer l'emmenthal râpé.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Margarine de pâtisserie 80% MG</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>1.5</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>1.5</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Emmental râpé vrac</v>
       </c>
       <c r="C10" s="6">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>1.2</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Noix de muscade moulue</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.003</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>3</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="6">
         <f>'Besoins'!$B$2*50</f>
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="D14" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B14</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C15" s="6">
         <f>Besoins!E14</f>
         <v>0.03</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C16" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.002</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="15">
         <v>67</v>
       </c>
       <c r="B17" t="str" s="12">
         <f>Procedure!D5</f>
         <v>Dressage des gougères — Sur les plaques graissées, dresser les choux en les plaçant en quinconce de façon à faciliter leur cuisson (12 pièces/plaque GN 1/1, 20-24/plaque 60x40). Dorer au pinceau ou humecter par un quadrillage à la fourchette mouillée avec de l'eau le dessus des choux. On peut parsemer un peu d'emmenthal râpé sur chaque chou.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Emmental râpé vrac</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>1.2</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="15">
         <v>68</v>
       </c>
       <c r="B19" t="str" s="12">
         <f>Procedure!D6</f>
         <v>Cuisson des gougères — 1ère phase (levage) : cuire à +200°C clé fermée, pendant 20 minutes environ. 2ème phase (dessèchement) : cuire à +150°C clé ouverte, pendant 10 minutes environ. Débarrasser les gougères dès la sortie du four sur une grille retournée. Respecter les procédures de fin de cuisson. Maintenir au chaud en attente de consommation.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="15">
         <v>69</v>
       </c>
       <c r="B20" t="str" s="12">
         <f>Procedure!D7</f>
         <v>Servir — Servir 2 à 3 choux par personne.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>