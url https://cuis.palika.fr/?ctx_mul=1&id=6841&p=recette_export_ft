--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -50,75 +50,75 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME101413</t>
+  </si>
+  <si>
+    <t>Olive verte dénoyautée boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
-  </si>
-[...10 lines deleted...]
-    <t>u</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>FROM-EMMENTAL</t>
   </si>
   <si>
     <t>Emmental râpé vrac</t>
   </si>
@@ -477,233 +477,233 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.01</v>
+        <v>0.5</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.01</v>
+        <v>0.5</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*12.5</f>
-        <v>0.125</v>
+        <f>E7*14.95</f>
+        <v>7.475</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*14.95</f>
-        <v>7.475</v>
+        <f>E8*12.5</f>
+        <v>0.125</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
         <v>2</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>2</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G9" s="8">
         <f>E9*0.56</f>
         <v>1.12</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
         <v>1.7</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>1.7</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G10" s="8">
         <f>E10*5.2</f>
         <v>8.84</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
         <v>1</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G11" s="8">
         <f>E11*7.2</f>
         <v>7.2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
         <v>0.07</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.07</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G12" s="8">
         <f>E12*4.2</f>
         <v>0.294</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
         <v>0.035</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.035</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G13" s="8">
         <f>E13*0.35</f>
         <v>0.01225</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
         <v>1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>1</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G14" s="8">
         <f>E14*10.6</f>
         <v>10.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s" s="9">
         <v>38</v>
       </c>
       <c r="G15" s="10">
         <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
@@ -865,209 +865,209 @@
         <v>50</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1.7</f>
         <v>1.7</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
       <c r="C5" t="s">
         <v>52</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.07</f>
         <v>0.07</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>55</v>
       </c>
       <c r="C6" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>56</v>
       </c>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>57</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>58</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.035</f>
         <v>0.035</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.01</f>
         <v>0.01</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D19"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>60</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
-        <f>"GRO_CDC_026A · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_026A · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_026A · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_026A · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
         <v>61</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
         <v>62</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
@@ -1143,104 +1143,104 @@
         <v>0.07</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B11</f>
         <v>Emmental râpé vrac</v>
       </c>
       <c r="C11" s="6">
         <f>Besoins!E11</f>
         <v>1</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Olive verte dénoyautée boîte 5/1</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.5</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>u</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B14</f>
         <v>Jambon en cubes</v>
       </c>
       <c r="C13" s="6">
         <f>Besoins!E14</f>
         <v>1</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B13</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C14" s="6">
         <f>Besoins!E13</f>
         <v>0.035</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.01</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="14">
         <v>64</v>
       </c>
       <c r="B16" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Cuire — Verser la pâte dans les moules, égaliser à la corne. Cuire à +180°C 10min (strier la croûte), puis +140°C environ 40min. Contrôler par sondage. Démouler, refroidir sur grilles. Couper chaque cake en 4 dans la longueur, détailler en tranches.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="14">
         <v>65</v>
       </c>
       <c r="B17" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Suggestions de garniture alternative — Pistes pour de futures variantes : tomates confites+ail+poivrons+piment ; miettes de thon+olives ; lardons de poitrine fumée ; emmenthal+tombée d'oignon.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>