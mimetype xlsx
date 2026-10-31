--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,154 +15,157 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>COULIS-TOMATE</t>
   </si>
   <si>
     <t>Coulis de tomate cuisinée</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>RNME101411</t>
+  </si>
+  <si>
+    <t>Moutarde de Dijon seau 5kg</t>
+  </si>
+  <si>
+    <t>Sauces et ketchup</t>
+  </si>
+  <si>
     <t>CONS-CAPRE</t>
   </si>
   <si>
     <t>Câpres au vinaigre bocal</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t>CONS-OLIVE-NOIRE</t>
   </si>
   <si>
     <t>Olives noires dénoyautées bocal</t>
   </si>
   <si>
+    <t>00POT_MP033</t>
+  </si>
+  <si>
+    <t>Vinaigre de Xérès</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t>00POT_MP033</t>
-[...10 lines deleted...]
-  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>RNME101411</t>
-[...4 lines deleted...]
-  <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>FROM-EMMENTAL</t>
   </si>
   <si>
     <t>Emmental râpé vrac</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>FROM-PARMESAN</t>
   </si>
   <si>
     <t>Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
     <t>RNM0400123</t>
@@ -209,219 +212,213 @@
   <si>
     <t>ANCHOIS France</t>
   </si>
   <si>
     <t>Poissons et fruits de mer</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>PAIN-BAGUETTE-CR</t>
   </si>
   <si>
     <t>Baguette tradition crue précuite</t>
   </si>
   <si>
     <t>Pains et bases précuits</t>
   </si>
   <si>
-    <t>PAIN-CAMPAGNE-TR</t>
-[...4 lines deleted...]
-  <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>CRÈME DE PARMESAN ET MOUSSE DE TOMATE, TOAST À LA TAPENADE</t>
   </si>
   <si>
     <t>Dresser et servir — Servir une coupe contenant les deux préparations, accompagnée de deux toasts à la tapenade. Décorer d'une pluche de cerfeuil.</t>
   </si>
   <si>
-    <t>TOASTS À LA TAPENADE</t>
-[...2 lines deleted...]
-    <t>Préparer les toasts — Tartiner les toasts tièdes avec la tapenade.</t>
+    <t>TAPENADE (BASE)</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Emmental râpé vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Coulis de tomate cuisinée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CONCOMBRE France cat.I 500-600g colis de 12</t>
+    <t xml:space="preserve">    ↳ CONCOMBRE (KG) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POIVRON rouge France biologique</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CÉLERI-BRANCHE vert France cat.I</t>
+    <t xml:space="preserve">    ↳ Céleri-branche, côte (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
-    <t>conversion</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Vinaigre de Xérès</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Baguette tradition crue précuite</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ TOASTS À LA TAPENADE</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">        ↳ Pain de campagne tranché (kg)</t>
+    <t xml:space="preserve">    ↳ TAPENADE (BASE)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ ANCHOIS France</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Olives noires dénoyautées bocal</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Câpres au vinaigre bocal</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Moutarde de Dijon seau 5kg</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Fiche technique — CRÈME DE PARMESAN ET MOUSSE DE TOMATE, TOAST À LA TAPENADE</t>
   </si>
   <si>
     <t>CRÈME DE PARMESAN ET MOUSSE DE TOMATE, TOAST À LA TAPENADE  GRO_CDC_023</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    CONCOMBRE (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Céleri-branche, côte (pièce) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
-    <t xml:space="preserve">    TOASTS À LA TAPENADE</t>
+    <t xml:space="preserve">    TAPENADE (BASE)</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
-    <t>↳ TOASTS À LA TAPENADE  GRO_CDC_034</t>
+    <t>↳ TAPENADE (BASE)  GRO_CDC_034T</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -531,51 +528,51 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G27"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -667,1387 +664,1242 @@
         <v>8</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>8</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*1.9</f>
         <v>15.2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.0015</v>
+        <v>0.002778</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.0015</v>
+        <v>0.002778</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*6.2</f>
-        <v>0.0093</v>
+        <f>E8*3.7097032237</f>
+        <v>0.010306</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>0.003</v>
+        <v>0.020833</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.003</v>
+        <v>0.020833</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*4.8</f>
-        <v>0.0144</v>
+        <f>E9*6.2000992016</f>
+        <v>0.129167</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" t="s">
         <v>21</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>0.014</v>
+        <v>0.041667</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.014</v>
+        <v>0.041667</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*12.5</f>
-        <v>0.175</v>
+        <f>E10*4.7999616003</f>
+        <v>0.2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="4">
         <v>0.3</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="8">
         <f>E11*12</f>
         <v>3.6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
-        <v>0.0403</v>
+        <v>0.007</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.0403</v>
+        <v>0.007</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*65.22</f>
-        <v>2.628366</v>
+        <f>E12*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="4">
-        <v>0.0002</v>
+        <v>0.044167</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.0002</v>
+        <v>0.044167</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*3.71</f>
-        <v>0.000742</v>
+        <f>E13*65.2195077773</f>
+        <v>2.88055</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14" s="4">
         <v>3.5</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>3.5</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="8">
         <f>E14*2.2</f>
         <v>7.7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" s="4">
         <v>0.725</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.725</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
         <f>E15*7.2</f>
         <v>5.22</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D16" s="4">
         <v>0.725</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.725</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="8">
         <f>E16*14.5</f>
         <v>10.5125</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D17" s="4">
-        <v>2</v>
+        <v>0.08</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>2</v>
+        <v>0.08</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="8">
         <f>E17*1.8</f>
-        <v>3.6</v>
+        <v>0.144</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D18" s="4">
         <v>1</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>1</v>
       </c>
       <c r="F18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G18" s="8">
-        <f>E18*6</f>
-        <v>6</v>
+        <f>E18*0.6</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D19" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F19" t="s">
         <v>3</v>
       </c>
       <c r="G19" s="8">
         <f>E19*1</f>
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D20" s="4">
         <v>0.5</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="8">
         <f>E20*0.4</f>
         <v>0.2</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D21" s="4">
         <v>1.5</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="8">
         <f>E21*5.6</f>
         <v>8.4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D22" s="4">
-        <v>0.001</v>
+        <v>0.013889</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
-        <v>0.001</v>
+        <v>0.013889</v>
       </c>
       <c r="F22" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="8">
-        <f>E22*4.5</f>
-        <v>0.0045</v>
+        <f>E22*4.4999640003</f>
+        <v>0.0625</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D23" s="4">
-        <v>0.146</v>
+        <v>0.073</v>
       </c>
       <c r="E23" s="6">
         <f>D23*$B$2</f>
-        <v>0.146</v>
+        <v>0.073</v>
       </c>
       <c r="F23" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="8">
         <f>E23*0.35</f>
-        <v>0.0511</v>
+        <v>0.02555</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D24" s="4">
         <v>5</v>
       </c>
       <c r="E24" s="6">
         <f>D24*$B$2</f>
         <v>5</v>
       </c>
       <c r="F24" t="s">
         <v>3</v>
       </c>
       <c r="G24" s="8">
         <f>E24*0.45</f>
         <v>2.25</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D25" s="4">
-        <v>0.004</v>
+        <v>0.1</v>
       </c>
       <c r="E25" s="6">
         <f>D25*$B$2</f>
-        <v>0.004</v>
+        <v>0.1</v>
       </c>
       <c r="F25" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="8">
-        <f>E25*3.5</f>
-        <v>0.014</v>
+        <f>E25*9.26</f>
+        <v>0.926</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="s">
-[...5 lines deleted...]
-      <c r="C26" t="s">
+      <c r="A26"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26" t="s" s="9">
         <v>68</v>
       </c>
-      <c r="D26" s="4">
-[...24 lines deleted...]
-        <f>SUM(G7:G26)</f>
+      <c r="G26" s="10">
+        <f>SUM(G7:G25)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>69</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>70</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>71</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>72</v>
       </c>
-      <c r="D1" t="s" s="7">
+      <c r="E1" t="s" s="7">
         <v>73</v>
       </c>
-      <c r="E1" t="s" s="7">
+      <c r="F1" t="s" s="7">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires — Peler, épépiner, laver et désinfecter tous les végétaux. Émincer grossièrement le concombre, le poivron, le céleri et l'oignon. Si vous employez des tomates fraîches, retirer le pédoncule, couper en deux, épépiner et couper les en quartiers. Réserver au froid dans un bac GN 1/1 H 200 en polycarbonate. Couper les baguettes de pain en rondelles. Disposer les rondelles de pain sur des grilles de cuisson GN 1/1. Confectionner la tapenade (voir recette). Ranger 100 coupes ou petits bols sur des grilles.</t>
         </is>
       </c>
       <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Confectionner la crème de parmesan — Dans une russe, porter à ébullition la crème liquide. Ajouter à la crème les fromages râpés et mélanger au fouet. Saler légèrement et poivrer. Se méfier du parmesan qui est parfois un peu salé. Laisser cuire 1 minute. Verser et répartir la crème de fromage dans les coupes ou petits bols. Refroidir la crème suivant la procédure. Au contact du froid, la crème va légèrement durcir. Réserver au froid.</t>
         </is>
       </c>
       <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Confectionner la mousse de tomate — Dans la cuve du batteur, mettre le coulis de tomate, et tous les légumes émincés. Mixer tous les éléments. Ajouter l'huile d'olive et le vinaigre de Xérès. Mixer à nouveau afin de rendre le gaspacho légèrement mousseux. Saler et poivrer. Mixer. Verser le gaspacho sur la crème de fromage.</t>
         </is>
       </c>
       <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Préparer les toasts de tapenade — Préchauffer le four sur la position chaleur sèche à +175°C. Disposer les grilles contenant les rondelles de pains sur l'échelle de cuisson. Enfourner et faire dorer le pain. Tartiner les toasts avec de la tapenade. Réserver sur les grilles de cuisson.</t>
         </is>
       </c>
       <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s" s="11">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="11">
         <is>
-          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le plan de travail suivant les protocoles.</t>
+          <t>Confectionner la tapenade — Mixer ensemble au cutter les filets d'anchois, les olives et les câpres. Mettre dans la cuve du batteur les éléments mixés formant une pâte. Ajouter le poivre et la moutarde. Au fouet, les monter comme une mayonnaise avec l'huile d'olive, de façon à obtenir une pâte crémeuse et onctueuse (éventuellement ajouter un peu de vinaigre ou de citron).</t>
         </is>
       </c>
       <c r="E8" t="s" s="11"/>
       <c r="F8"/>
-    </row>
-[...60 lines deleted...]
-      <c r="F12"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E26"/>
+  <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>78</v>
+      </c>
+      <c r="B1" t="s" s="7">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s" s="7">
         <v>80</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C2" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*3.5</f>
         <v>3.5</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C4" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.725</f>
         <v>0.725</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C5" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.725</f>
         <v>0.725</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*8</f>
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C7" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C8" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C10" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C12" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C14" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="E14" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C15" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D16" s="6">
-        <f>'Besoins'!$B$2*0.004</f>
-        <v>0.004</v>
+        <f>'Besoins'!$B$2*0.0138888889</f>
+        <v>0.013889</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C17" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D17" s="6">
-        <f>'Besoins'!$B$2*0.001</f>
-        <v>0.001</v>
+        <f>'Besoins'!$B$2*0.0416666667</f>
+        <v>0.041667</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C18" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D18" s="6">
-        <f>'Besoins'!$B$2*0.003</f>
-        <v>0.003</v>
+        <f>'Besoins'!$B$2*0.0208333333</f>
+        <v>0.020833</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D19" s="6">
-        <f>'Besoins'!$B$2*0.0015</f>
-        <v>0.0015</v>
+        <f>'Besoins'!$B$2*0.0027777778</f>
+        <v>0.002778</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D20" s="6">
-        <f>'Besoins'!$B$2*0.0002</f>
-        <v>0.0002</v>
+        <f>'Besoins'!$B$2*0.0208333333</f>
+        <v>0.020833</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="D21" s="6">
-        <f>'Besoins'!$B$2*0.0015</f>
-        <v>0.0015</v>
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D22" s="6">
-        <f>'Besoins'!$B$2*0.03</f>
-        <v>0.03</v>
+        <f>'Besoins'!$B$2*0.073</f>
+        <v>0.073</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C23" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D23" s="6">
-        <f>'Besoins'!$B$2*0.073</f>
-[...16 lines deleted...]
-      <c r="D24" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
-      <c r="E24" t="s">
-[...35 lines deleted...]
-      <c r="E26" t="s">
+      <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D39"/>
+  <dimension ref="A1:D36"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_023 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_023 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Peler, épépiner, laver et désinfecter tous les végétaux. Émincer grossièrement le concombre, le poivron, le céleri et l'oignon. Si vous employez des tomates fraîches, retirer le pédoncule, couper en deux, épépiner et couper les en quartiers. Réserver au froid dans un bac GN 1/1 H 200 en polycarbonate. Couper les baguettes de pain en rondelles. Disposer les rondelles de pain sur des grilles de cuisson GN 1/1. Confectionner la tapenade (voir recette). Ranger 100 coupes ou petits bols sur des grilles.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="str">
-[...1 lines deleted...]
-        <v>CONCOMBRE France cat.I 500-600g colis de 12</v>
+      <c r="B7" t="s">
+        <v>110</v>
       </c>
       <c r="C7" s="6">
-        <f>Besoins!E19</f>
+        <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
-      <c r="D7" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D7" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B21</f>
         <v>POIVRON rouge France biologique</v>
       </c>
       <c r="C8" s="6">
         <f>Besoins!E21</f>
         <v>1.5</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B20</f>
         <v>OIGNON jaune France cat.I 60-80mm</v>
       </c>
       <c r="C9" s="6">
         <f>Besoins!E20</f>
         <v>0.5</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="str">
-[...1 lines deleted...]
-        <v>CÉLERI-BRANCHE vert France cat.I</v>
+      <c r="B10" t="s">
+        <v>111</v>
       </c>
       <c r="C10" s="6">
-        <f>Besoins!E17</f>
+        <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
-      <c r="D10" t="str">
-[...1 lines deleted...]
-        <v>pc</v>
+      <c r="D10" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B24</f>
         <v>Baguette tradition crue précuite</v>
       </c>
       <c r="C11" s="6">
         <f>Besoins!E24</f>
         <v>5</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F24</f>
         <v>pc</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="14">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B12" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Confectionner la crème de parmesan — Dans une russe, porter à ébullition la crème liquide. Ajouter à la crème les fromages râpés et mélanger au fouet. Saler légèrement et poivrer. Se méfier du parmesan qui est parfois un peu salé. Laisser cuire 1 minute. Verser et répartir la crème de fromage dans les coupes ou petits bols. Refroidir la crème suivant la procédure. Au contact du froid, la crème va légèrement durcir. Réserver au froid.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B14</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C13" s="6">
         <f>Besoins!E14</f>
         <v>3.5</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F14</f>
         <v>lt</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
@@ -2058,356 +1910,323 @@
       <c r="C14" s="6">
         <f>Besoins!E15</f>
         <v>0.725</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B16</f>
         <v>Parmesan râpé (Parmigiano)</v>
       </c>
       <c r="C15" s="6">
         <f>Besoins!E16</f>
         <v>0.725</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="14">
-[...7 lines deleted...]
-      <c r="D16"/>
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B23</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C16" s="6">
+        <f>Besoins!E23</f>
+        <v>0.073</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F23</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
+        <f>Besoins!B12</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C17" s="6">
+        <f>Besoins!E12</f>
+        <v>0.007</v>
+      </c>
+      <c r="D17" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="14">
+        <v>113</v>
+      </c>
+      <c r="B18" t="str" s="11">
+        <f>Procedure!D5</f>
+        <v>Confectionner la mousse de tomate — Dans la cuve du batteur, mettre le coulis de tomate, et tous les légumes émincés. Mixer tous les éléments. Ajouter l'huile d'olive et le vinaigre de Xérès. Mixer à nouveau afin de rendre le gaspacho légèrement mousseux. Saler et poivrer. Mixer. Verser le gaspacho sur la crème de fromage.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="str">
         <f>Besoins!B7</f>
         <v>Coulis de tomate cuisinée</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C19" s="6">
         <f>Besoins!E7</f>
         <v>8</v>
       </c>
-      <c r="D17" t="str">
+      <c r="D19" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
-      </c>
-[...26 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
+        <f>Besoins!B25</f>
+        <v>Ail haché IQF</v>
+      </c>
+      <c r="C20" s="6">
+        <f>Besoins!E25</f>
+        <v>0.1</v>
+      </c>
+      <c r="D20" t="str">
+        <f>Besoins!F25</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>114</v>
+      </c>
+      <c r="C21" s="6">
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
+      </c>
+      <c r="D21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="str">
         <f>Besoins!B11</f>
         <v>Vinaigre de Xérès</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C22" s="6">
         <f>Besoins!E11</f>
         <v>0.3</v>
       </c>
-      <c r="D20" t="str">
+      <c r="D22" t="str">
         <f>Besoins!F11</f>
         <v>lt</v>
       </c>
     </row>
-    <row r="21">
-[...3 lines deleted...]
-      <c r="B21" t="str" s="11">
+    <row r="23">
+      <c r="A23" t="s" s="14">
+        <v>115</v>
+      </c>
+      <c r="B23" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Préparer les toasts de tapenade — Préchauffer le four sur la position chaleur sèche à +175°C. Disposer les grilles contenant les rondelles de pains sur l'échelle de cuisson. Enfourner et faire dorer le pain. Tartiner les toasts avec de la tapenade. Réserver sur les grilles de cuisson.</v>
-      </c>
-[...22 lines deleted...]
-        <v>Dresser et servir — Servir une coupe contenant les deux préparations, accompagnée de deux toasts à la tapenade. Décorer d'une pluche de cerfeuil.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C24" s="6">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="14">
+        <v>117</v>
+      </c>
+      <c r="B25" t="str" s="11">
+        <f>Procedure!D7</f>
+        <v>Dresser et servir — Servir une coupe contenant les deux préparations, accompagnée de deux toasts à la tapenade. Décorer d'une pluche de cerfeuil.</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>118</v>
+      </c>
+      <c r="C26" s="6">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
-      <c r="D24" t="s">
-[...15 lines deleted...]
-      <c r="D26"/>
+      <c r="D26" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="14">
-[...5 lines deleted...]
-      </c>
+      <c r="A27"/>
+      <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="14">
-[...5 lines deleted...]
-      </c>
+      <c r="A28" t="s" s="13">
+        <v>119</v>
+      </c>
+      <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29"/>
-[...9 lines deleted...]
-        <f>Besoins!F25</f>
+      <c r="A29" t="s" s="14">
+        <v>108</v>
+      </c>
+      <c r="B29" t="str" s="11">
+        <f>Procedure!D8</f>
+        <v>Confectionner la tapenade — Mixer ensemble au cutter les filets d'anchois, les olives et les câpres. Mettre dans la cuve du batteur les éléments mixés formant une pâte. Ajouter le poivre et la moutarde. Au fouet, les monter comme une mayonnaise avec l'huile d'olive, de façon à obtenir une pâte crémeuse et onctueuse (éventuellement ajouter un peu de vinaigre ou de citron).</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30" t="str">
+        <f>Besoins!B22</f>
+        <v>ANCHOIS France</v>
+      </c>
+      <c r="C30" s="6">
+        <f>Besoins!E22</f>
+        <v>0.013889</v>
+      </c>
+      <c r="D30" t="str">
+        <f>Besoins!F22</f>
         <v>kg</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str">
-        <f>Besoins!B22</f>
-        <v>ANCHOIS France</v>
+        <f>Besoins!B10</f>
+        <v>Olives noires dénoyautées bocal</v>
       </c>
       <c r="C31" s="6">
-        <f>Besoins!E22</f>
-        <v>0.001</v>
+        <f>Besoins!E10</f>
+        <v>0.041667</v>
       </c>
       <c r="D31" t="str">
-        <f>Besoins!F22</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="str">
         <f>Besoins!B9</f>
-        <v>Olives noires dénoyautées bocal</v>
+        <v>Câpres au vinaigre bocal</v>
       </c>
       <c r="C32" s="6">
         <f>Besoins!E9</f>
-        <v>0.003</v>
+        <v>0.020833</v>
       </c>
       <c r="D32" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="str">
         <f>Besoins!B8</f>
-        <v>Câpres au vinaigre bocal</v>
+        <v>Moutarde de Dijon seau 5kg</v>
       </c>
       <c r="C33" s="6">
         <f>Besoins!E8</f>
-        <v>0.0015</v>
+        <v>0.002778</v>
       </c>
       <c r="D33" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
-      <c r="B34" t="str">
-[...1 lines deleted...]
-        <v>Moutarde de Dijon seau 5kg</v>
+      <c r="B34" t="s">
+        <v>114</v>
       </c>
       <c r="C34" s="6">
-        <f>Besoins!E13</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.0208333333</f>
+        <v>0.020833</v>
+      </c>
+      <c r="D34" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="35">
       <c r="A35"/>
-      <c r="B35" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="14">
-[...5 lines deleted...]
-      </c>
+      <c r="A36" t="s" s="15">
+        <v>120</v>
+      </c>
+      <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
-    <row r="37">
-[...23 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="16">
+  <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B12:D12"/>
-    <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B18:D18"/>
     <mergeCell ref="B23:D23"/>
-    <mergeCell ref="A26:D26"/>
-[...5 lines deleted...]
-    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="A36:D36"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CRÈME DE PARMESAN ET MOUSSE DE </dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>