--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -50,51 +50,51 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>RNM0020160</t>
   </si>
   <si>
     <t>CERFEUIL France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
@@ -352,52 +352,52 @@
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
         <v>1</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>1</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*6</f>
-        <v>6</v>
+        <f>E7*0.6</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8" t="s" s="9">
         <v>16</v>
       </c>
       <c r="G8" s="10">
         <f>SUM(G7:G7)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>