--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,233 +15,248 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME101411</t>
+  </si>
+  <si>
+    <t>Moutarde de Dijon seau 5kg</t>
+  </si>
+  <si>
+    <t>Sauces et ketchup</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>CONS-CAPRE</t>
   </si>
   <si>
     <t>Câpres au vinaigre bocal</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
-    <t>kg</t>
-[...1 lines deleted...]
-  <si>
     <t>CONS-OLIVE-NOIRE</t>
   </si>
   <si>
     <t>Olives noires dénoyautées bocal</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>RNME101411</t>
-[...4 lines deleted...]
-  <si>
     <t>RNM1780121</t>
   </si>
   <si>
     <t>ANCHOIS France</t>
   </si>
   <si>
     <t>Poissons et fruits de mer</t>
   </si>
   <si>
     <t>PAIN-CAMPAGNE-TR</t>
   </si>
   <si>
     <t>Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>Pains et bases précuits</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>TOASTS À LA TAPENADE</t>
   </si>
   <si>
     <t>Préparer les toasts — Tartiner les toasts tièdes avec la tapenade.</t>
   </si>
   <si>
+    <t>TAPENADE (BASE)</t>
+  </si>
+  <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ ANCHOIS France</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">    ↳ HUILE OLIVE (L) (conv.)</t>
+    <t xml:space="preserve">    ↳ TAPENADE (BASE)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ ANCHOIS France</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Olives noires dénoyautées bocal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Câpres au vinaigre bocal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Moutarde de Dijon seau 5kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Fiche technique — TOASTS À LA TAPENADE</t>
   </si>
   <si>
     <t>TOASTS À LA TAPENADE  GRO_CDC_034</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    TAPENADE (BASE)</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>↳ TAPENADE (BASE)  GRO_CDC_034T</t>
+  </si>
+  <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
-  </si>
-[...4 lines deleted...]
-    <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -462,713 +477,787 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1.5</v>
+        <v>0.2</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1.5</v>
+        <v>0.2</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*6.2</f>
-        <v>9.3</v>
+        <f>E7*3.71</f>
+        <v>0.742</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>3</v>
+        <v>1.5</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>3</v>
+        <v>1.5</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*4.8</f>
-        <v>14.4</v>
+        <f>E8*6.2</f>
+        <v>9.3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
         <v>18</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" s="4">
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*65.22</f>
-        <v>19.566</v>
+        <f>E9*4.8</f>
+        <v>14.4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
         <v>22</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>23</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*3.71</f>
-        <v>0.742</v>
+        <f>E10*65.22</f>
+        <v>19.566</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D11" s="4">
         <v>1</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="8">
         <f>E11*4.5</f>
         <v>4.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D12" s="4">
         <v>4</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>4</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="8">
         <f>E12*3.5</f>
         <v>14</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G13" s="10">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le plan de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires — Trancher le pain. Déposer les tranches de pain sur des grilles de cuisson. Déboîter et égoutter les anchois, les olives et les câpres suivant la procédure. Préchauffer le four sur la position chaleur sèche à +170°C. Toaster légèrement les tranches de pain et les réserver tièdes.</t>
         </is>
       </c>
       <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Confectionner la tapenade — Mixer ensemble au cutter les filets d'anchois, les olives et les câpres. Mettre dans la cuve du batteur les éléments mixés formant une pâte. Ajouter le poivre et la moutarde. Au fouet, les monter comme une mayonnaise avec l'huile d'olive, de façon à obtenir une pâte crémeuse et onctueuse (éventuellement ajouter un peu de vinaigre ou de citron).</t>
         </is>
       </c>
       <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="11">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Suggestions — On peut aussi utiliser la tapenade pour condimenter les pâtes, les hors-d'œuvre, etc. On peut garnir des moitiés d'œufs durs, d'une farce composée de tapenade et de jaunes d'œufs réduits en purée.</t>
         </is>
       </c>
       <c r="E6" t="s" s="11"/>
       <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7">
+        <v>1</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7" t="inlineStr" s="11">
+        <is>
+          <t>Confectionner la tapenade — Mixer ensemble au cutter les filets d'anchois, les olives et les câpres. Mettre dans la cuve du batteur les éléments mixés formant une pâte. Ajouter le poivre et la moutarde. Au fouet, les monter comme une mayonnaise avec l'huile d'olive, de façon à obtenir une pâte crémeuse et onctueuse (éventuellement ajouter un peu de vinaigre ou de citron).</t>
+        </is>
+      </c>
+      <c r="E7" t="s" s="11"/>
+      <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E8"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C4" t="s">
         <v>45</v>
       </c>
       <c r="D4" s="6">
+        <f>'Besoins'!$B$2*7.2</f>
+        <v>7.2</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5">
-[...3 lines deleted...]
-      <c r="B5" t="s">
+    <row r="6">
+      <c r="A6">
+        <v>2</v>
+      </c>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
         <v>47</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="6">
+      <c r="D6" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6">
-[...9 lines deleted...]
-      <c r="D6" s="6">
+    <row r="7">
+      <c r="A7">
+        <v>2</v>
+      </c>
+      <c r="B7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7">
-[...9 lines deleted...]
-      <c r="D7" s="6">
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
-      <c r="E7" t="s">
+      <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8">
-[...9 lines deleted...]
-      <c r="D8" s="6">
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
-      <c r="E8" t="s">
-        <v>52</v>
+      <c r="E9" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
-        <f>"GRO_CDC_034 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_034 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_034 · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_034 · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le plan de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Trancher le pain. Déposer les tranches de pain sur des grilles de cuisson. Déboîter et égoutter les anchois, les olives et les câpres suivant la procédure. Préchauffer le four sur la position chaleur sèche à +170°C. Toaster légèrement les tranches de pain et les réserver tièdes.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B12</f>
         <v>Pain de campagne tranché (kg)</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E12</f>
         <v>4</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="14">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B8" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Confectionner la tapenade — Mixer ensemble au cutter les filets d'anchois, les olives et les câpres. Mettre dans la cuve du batteur les éléments mixés formant une pâte. Ajouter le poivre et la moutarde. Au fouet, les monter comme une mayonnaise avec l'huile d'olive, de façon à obtenir une pâte crémeuse et onctueuse (éventuellement ajouter un peu de vinaigre ou de citron).</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9" t="str">
+      <c r="B9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="6">
+        <f>'Besoins'!$B$2*7.2</f>
+        <v>7.2</v>
+      </c>
+      <c r="D9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="14">
+        <v>62</v>
+      </c>
+      <c r="B10" t="str" s="11">
+        <f>Procedure!D5</f>
+        <v>Préparer les toasts — Tartiner les toasts tièdes avec la tapenade.</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="14">
+        <v>63</v>
+      </c>
+      <c r="B11" t="str" s="11">
+        <f>Procedure!D6</f>
+        <v>Suggestions — On peut aussi utiliser la tapenade pour condimenter les pâtes, les hors-d'œuvre, etc. On peut garnir des moitiés d'œufs durs, d'une farce composée de tapenade et de jaunes d'œufs réduits en purée.</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="13">
+        <v>64</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="14">
+        <v>58</v>
+      </c>
+      <c r="B14" t="str" s="11">
+        <f>Procedure!D7</f>
+        <v>Confectionner la tapenade — Mixer ensemble au cutter les filets d'anchois, les olives et les câpres. Mettre dans la cuve du batteur les éléments mixés formant une pâte. Ajouter le poivre et la moutarde. Au fouet, les monter comme une mayonnaise avec l'huile d'olive, de façon à obtenir une pâte crémeuse et onctueuse (éventuellement ajouter un peu de vinaigre ou de citron).</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="str">
         <f>Besoins!B11</f>
         <v>ANCHOIS France</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C15" s="6">
         <f>Besoins!E11</f>
         <v>1</v>
       </c>
-      <c r="D9" t="str">
+      <c r="D15" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="10">
-[...1 lines deleted...]
-      <c r="B10" t="str">
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B9</f>
+        <v>Olives noires dénoyautées bocal</v>
+      </c>
+      <c r="C16" s="6">
+        <f>Besoins!E9</f>
+        <v>3</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="str">
         <f>Besoins!B8</f>
-        <v>Olives noires dénoyautées bocal</v>
-[...1 lines deleted...]
-      <c r="C10" s="6">
+        <v>Câpres au vinaigre bocal</v>
+      </c>
+      <c r="C17" s="6">
         <f>Besoins!E8</f>
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="D10" t="str">
+        <v>1.5</v>
+      </c>
+      <c r="D17" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="11">
-[...1 lines deleted...]
-      <c r="B11" t="str">
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="str">
         <f>Besoins!B7</f>
-        <v>Câpres au vinaigre bocal</v>
-[...1 lines deleted...]
-      <c r="C11" s="6">
+        <v>Moutarde de Dijon seau 5kg</v>
+      </c>
+      <c r="C18" s="6">
         <f>Besoins!E7</f>
-        <v>1.5</v>
-[...1 lines deleted...]
-      <c r="D11" t="str">
+        <v>0.2</v>
+      </c>
+      <c r="D18" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="12">
-[...19 lines deleted...]
-      <c r="C13" s="6">
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
-      <c r="D13" t="s">
-[...37 lines deleted...]
-      <c r="D17"/>
+      <c r="D19" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="15">
+        <v>66</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="9">
+  <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B15:D15"/>
-    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TOASTS À LA TAPENADE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>