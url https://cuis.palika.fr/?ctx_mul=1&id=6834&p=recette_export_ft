--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -50,110 +50,113 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Sucres</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>BILLE-MELON-SURG</t>
   </si>
   <si>
     <t>Billes de melon surgelées</t>
   </si>
   <si>
     <t>Fruits surgelés</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNM57224469</t>
   </si>
   <si>
     <t>LAIT UHT demi écrémé France outre 10 litres</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>CRE-FRAICHE-EP</t>
   </si>
   <si>
     <t>Crème fraîche épaisse 30% MG</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM57232636</t>
   </si>
   <si>
     <t>MELON Charentais jaune France cat.I  975-1250g plateau</t>
   </si>
   <si>
+    <t>SUC-BLANC</t>
+  </si>
+  <si>
+    <t>Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>MELON DANS SA NAGE CRÉMEUSE AU BASILIC</t>
   </si>
   <si>
     <t>Dresser — Remplir équitablement les coupes ou raviers de billes de melon au basilic. Répartir la nage sur les billes de melon.</t>
@@ -170,54 +173,51 @@
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Billes de melon surgelées</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MELON (KG) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche épaisse 30% MG</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT UHT demi écrémé France outre 10 litres</t>
   </si>
   <si>
-    <t>lt</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ sucre semoule</t>
+    <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BASILIC (KG) (conv.)</t>
   </si>
   <si>
     <t>Fiche technique — MELON DANS SA NAGE CRÉMEUSE AU BASILIC</t>
   </si>
   <si>
     <t>MELON DANS SA NAGE CRÉMEUSE AU BASILIC  GRO_CDC_021</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    MELON (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    BASILIC (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
@@ -313,62 +313,59 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
@@ -461,716 +458,716 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.6</v>
+        <v>8</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.6</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="G7" s="8">
+        <f>E7*6.5</f>
+        <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>8</v>
+        <v>0.25</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>8</v>
+        <v>0.25</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>52</v>
+        <v>19</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*1.67</f>
+        <v>0.4175</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.25</v>
+        <v>1</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.25</v>
+        <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0.4175</v>
+        <v>15</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*3.1</f>
+        <v>3.1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>3.1</v>
+        <v>26</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*0.5</f>
+        <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
         <v>25</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="4">
-        <v>2</v>
+        <v>4.5</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>2</v>
+        <v>4.5</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-        <v>10</v>
+        <v>3</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*4.5</f>
+        <v>20.25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D12" s="4">
-        <v>4.5</v>
+        <v>0.6</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>4.5</v>
+        <v>0.6</v>
       </c>
       <c r="F12" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>20.25</v>
+        <v>15</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*0.82</f>
+        <v>0.492</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13" t="s" s="10">
-[...2 lines deleted...]
-      <c r="G13" s="11">
+      <c r="F13" t="s" s="9">
+        <v>32</v>
+      </c>
+      <c r="G13" s="10">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="12">
+      <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="12"/>
+      <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="12">
+      <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires — Décongeler les billes de melon en suivant la procédure. Laver les melons. Couper en deux les melons et les épépiner. Couper en deux les moitiés pour faciliter la séparation de la pulpe et de la peau. Séparer la pulpe et la peau des quartiers de melons à l'aide d'une lame de couteau. Couper en gros cubes la pulpe. Réserver au froid les cubes de pulpe de melon dans un bac GN 1/1 H 200 en polycarbonate équipé d'une grille égouttoir. Couvrir ou filmer le bac GN. Laver et égoutter les feuilles de basilic. Ciseler finement les feuilles de basilic. Réserver au froid en attente de finition.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="12"/>
+      <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="12">
+      <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Élaborer la nage de melon — Dans un cutter, mixeur la pulpe des melons. Mettre la pulpe mixée dans la cuve d'un batteur ou dans un récipient assez grand pour terminer la préparation. Dans la cuve du batteur, ajouter à la pulpe des melons, le lait, la crème et le sucre. Émulsionner la nage afin de la rendre mousseuse et onctueuse. Filmer la cuve ou le récipient. Réserver la nage de melon au froid dans l'attente de finition.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="12"/>
+      <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="12">
+      <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Aromatiser les billes de melon — Mettre les billes de melon égouttées dans un bac GN 1/1 H 200 en polycarbonate. Adjoindre le basilic ciselé aux billes de melon. Mélanger délicatement les deux éléments à l'aide d'une écumoire. Ajouter la nage crémeuse de melon. Mélanger. Couvrir et réserver au froid pour permettre aux billes de melon de s'imprégner de l'arôme du basilic.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="12"/>
+      <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="12">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="12"/>
+      <c r="D6" t="s" s="11">
+        <v>40</v>
+      </c>
+      <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*8</f>
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*4.5</f>
         <v>4.5</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>52</v>
       </c>
       <c r="C7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>54</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="13">
+      <c r="A2" t="str" s="12">
         <f>"GRO_CDC_021 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_021 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="14">
+      <c r="A4" t="s" s="13">
         <v>55</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="15">
+      <c r="A5" t="s" s="14">
         <v>56</v>
       </c>
-      <c r="B5" t="str" s="12">
+      <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="15">
+      <c r="A6" t="s" s="14">
         <v>57</v>
       </c>
-      <c r="B6" t="str" s="12">
+      <c r="B6" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Décongeler les billes de melon en suivant la procédure. Laver les melons. Couper en deux les melons et les épépiner. Couper en deux les moitiés pour faciliter la séparation de la pulpe et de la peau. Séparer la pulpe et la peau des quartiers de melons à l'aide d'une lame de couteau. Couper en gros cubes la pulpe. Réserver au froid les cubes de pulpe de melon dans un bac GN 1/1 H 200 en polycarbonate équipé d'une grille égouttoir. Couvrir ou filmer le bac GN. Laver et égoutter les feuilles de basilic. Ciseler finement les feuilles de basilic. Réserver au froid en attente de finition.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Billes de melon surgelées</v>
       </c>
       <c r="C7" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>8</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6">
         <f>'Besoins'!$B$2*4.5</f>
         <v>4.5</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="15">
+      <c r="A10" t="s" s="14">
         <v>60</v>
       </c>
-      <c r="B10" t="str" s="12">
+      <c r="B10" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Élaborer la nage de melon — Dans un cutter, mixeur la pulpe des melons. Mettre la pulpe mixée dans la cuve d'un batteur ou dans un récipient assez grand pour terminer la préparation. Dans la cuve du batteur, ajouter à la pulpe des melons, le lait, la crème et le sucre. Émulsionner la nage afin de la rendre mousseuse et onctueuse. Filmer la cuve ou le récipient. Réserver la nage de melon au froid dans l'attente de finition.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="6">
         <f>'Besoins'!$B$2*4.5</f>
         <v>4.5</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Crème fraîche épaisse 30% MG</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>1</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>LAIT UHT demi écrémé France outre 10 litres</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.25</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B7</f>
-        <v>sucre semoule</v>
+        <f>Besoins!B12</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E12</f>
         <v>0.6</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="15">
+      <c r="A15" t="s" s="14">
         <v>61</v>
       </c>
-      <c r="B15" t="str" s="12">
+      <c r="B15" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Aromatiser les billes de melon — Mettre les billes de melon égouttées dans un bac GN 1/1 H 200 en polycarbonate. Adjoindre le basilic ciselé aux billes de melon. Mélanger délicatement les deux éléments à l'aide d'une écumoire. Ajouter la nage crémeuse de melon. Mélanger. Couvrir et réserver au froid pour permettre aux billes de melon de s'imprégner de l'arôme du basilic.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="15">
+      <c r="A16" t="s" s="14">
         <v>62</v>
       </c>
-      <c r="B16" t="str" s="12">
+      <c r="B16" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Dresser — Remplir équitablement les coupes ou raviers de billes de melon au basilic. Répartir la nage sur les billes de melon.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="16">
+      <c r="A18" t="s" s="15">
         <v>63</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>