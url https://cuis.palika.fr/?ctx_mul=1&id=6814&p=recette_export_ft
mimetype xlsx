--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -50,72 +50,72 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>MOZZA-TRANCHE</t>
   </si>
   <si>
     <t>Mozzarella tranchée fraîche</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
@@ -562,52 +562,52 @@
         <f>E9*9.5</f>
         <v>47.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
         <v>13.333333</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>13.333333</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*5.000000125</f>
-        <v>66.666667</v>
+        <f>E10*0.5000000125</f>
+        <v>6.666667</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
         <v>0.073</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="8">
         <f>E11*0.35</f>
         <v>0.02555</v>
@@ -948,51 +948,51 @@
       </c>
       <c r="B8" t="s">
         <v>55</v>
       </c>
       <c r="C8" t="s">
         <v>48</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D18"/>
+  <dimension ref="A1:D19"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>56</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_016 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_016 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
@@ -1127,87 +1127,102 @@
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C14" s="6">
         <f>Besoins!E11</f>
         <v>0.073</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="6">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="14">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B7</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C16" s="6">
+        <f>Besoins!E7</f>
+        <v>0.007</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="14">
         <v>65</v>
       </c>
-      <c r="B16" t="str" s="11">
+      <c r="B17" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Commentaires — Le poivre du moulin peut être ajouté au moment du service, selon préférence. Une variante consiste à trancher la mozzarella plus finement pour un dressage en éventail plutôt qu'en rosace.</v>
       </c>
-      <c r="C16"/>
-[...4 lines deleted...]
-      <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="15">
+        <v>66</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B16:D16"/>
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="A19:D19"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TOMATE ET MOZZARELLA PARFUMÉES </dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>