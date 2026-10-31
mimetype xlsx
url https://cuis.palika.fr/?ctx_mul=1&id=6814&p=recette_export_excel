--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,164 +17,167 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>TOMATE ET MOZZARELLA PARFUMÉES AU BASILIC</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_016</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:21</t>
+    <t>31/10/2026 02:19</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>MOZZA-TRANCHE</t>
   </si>
   <si>
     <t>Mozzarella tranchée fraîche</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
@@ -487,667 +490,669 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>148.38611666667</v>
+        <v>88.386116666667</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.4838611666667</v>
+        <v>0.88386116666667</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>148.38611666667</v>
+        <v>88.386116666667</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.007</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*12.5</f>
         <v>0.0875</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.12</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.12</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*65.22</f>
         <v>7.8264</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>5</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
         <f>E9*9.5</f>
         <v>47.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>13.333333</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>13.333333</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*5.000000125</f>
-        <v>66.666667</v>
+        <f>E10*0.5000000125</f>
+        <v>6.666667</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" s="9">
         <v>0.073</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
         <v>9</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>9</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
         <f>E12*2.92</f>
         <v>26.28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="3">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G13" s="12">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D3" s="11">
         <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D4" s="11">
         <v>5</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D5" s="11">
         <v>0.4</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D6" s="11">
         <v>13.333</v>
       </c>
       <c r="E6" t="s">
+        <v>46</v>
+      </c>
+      <c r="F6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D7" s="11">
         <v>0.6</v>
       </c>
       <c r="E7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D8" s="11">
         <v>0.12</v>
       </c>
       <c r="E8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D9" s="11">
         <v>0.073</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D10" s="11">
         <v>0.007</v>
       </c>
       <c r="E10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1163,313 +1168,328 @@
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Faire macérer le basilic — Dans un récipient hermétique, verser l'huile d'olive sur le basilic ciselé. Laisser macérer au froid à couvert au moins 1 heure, afin que l'huile s'imprègne du parfum du basilic.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="13">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Dresser — Sur assiette ou plat, alterner en rosace les tranches de tomate et de mozzarella. Assaisonner de sel et napper de l'huile d'olive parfumée au basilic. Décorer avec quelques feuilles de basilic frais entières.</t>
         </is>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Commentaires — Le poivre du moulin peut être ajouté au moment du service, selon préférence. Une variante consiste à trancher la mozzarella plus finement pour un dressage en éventail plutôt qu'en rosace.</t>
         </is>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D18"/>
+  <dimension ref="A1:D19"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_016 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_016 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Laver et désinfecter les tomates et le basilic suivant la procédure. Équeuter les tomates, les couper en tranches régulières d'environ 1cm. Réserver au froid dans un bac GN 1/1 H 65 muni d'une grille égouttoir. Effeuiller le basilic. Réserver une partie des feuilles entières pour le décor et ciseler grossièrement le reste.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B12</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E12</f>
         <v>9</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C8" s="11">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B9" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Faire macérer le basilic — Dans un récipient hermétique, verser l'huile d'olive sur le basilic ciselé. Laisser macérer au froid à couvert au moins 1 heure, afin que l'huile s'imprègne du parfum du basilic.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="D10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="16">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B11" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Trancher la mozzarella — Égoutter la mozzarella. Trancher en rondelles régulières d'environ 10g pièce, de même épaisseur que les tranches de tomates.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B9</f>
         <v>Mozzarella tranchée fraîche</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E9</f>
         <v>5</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Dresser — Sur assiette ou plat, alterner en rosace les tranches de tomate et de mozzarella. Assaisonner de sel et napper de l'huile d'olive parfumée au basilic. Décorer avec quelques feuilles de basilic frais entières.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B11</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E11</f>
         <v>0.073</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B16" t="str" s="13">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B7</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C16" s="11">
+        <f>Besoins!E7</f>
+        <v>0.007</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="16">
+        <v>87</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Commentaires — Le poivre du moulin peut être ajouté au moment du service, selon préférence. Une variante consiste à trancher la mozzarella plus finement pour un dressage en éventail plutôt qu'en rosace.</v>
       </c>
-      <c r="C16"/>
-[...4 lines deleted...]
-      <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="17">
-[...1 lines deleted...]
-      </c>
+      <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B16:D16"/>
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="A19:D19"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TOMATE ET MOZZARELLA PARFUMÉES </dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>