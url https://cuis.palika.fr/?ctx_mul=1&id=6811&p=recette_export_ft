--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,125 +15,134 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-POIVRE-ROSE</t>
   </si>
   <si>
     <t>Baies roses (poivre rose)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
     <t>RNME101405</t>
   </si>
   <si>
     <t>Huile de tournesol bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...2 lines deleted...]
-    <t>u</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>00000051</t>
   </si>
   <si>
     <t>LAIT</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>RNM17710123</t>
   </si>
   <si>
     <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM1900160</t>
   </si>
   <si>
     <t>ANETH France botte</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>OEUF-LUMP-ROUGE</t>
   </si>
@@ -191,90 +200,99 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oeufs de lompe rouges</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ HUILE TOURNESOL (L) (conv.)</t>
   </si>
   <si>
-    <t>conversion</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ LAIT</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ ANETH France botte</t>
+    <t xml:space="preserve">    ↳ ANETH (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Baies roses (poivre rose)</t>
   </si>
   <si>
     <t>Fiche technique — TARAMA</t>
   </si>
   <si>
     <t>TARAMA  GRO_CDC_014</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    HUILE TOURNESOL (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ANETH (KG) (conv.)</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -387,51 +405,51 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -548,811 +566,865 @@
         <v>0.007</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
         <f>E8*12.5</f>
         <v>0.0875</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4">
-        <v>0.8</v>
+        <v>0.16</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.8</v>
+        <v>0.16</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*20.35</f>
-        <v>16.28</v>
+        <f>E9*8.1571428571</f>
+        <v>1.305143</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="9">
+      <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>1.5</v>
+        <v>0.8</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
+        <v>0.8</v>
+      </c>
+      <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*20.35</f>
+        <v>16.28</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="9">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="4">
         <v>1.5</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.15</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.15</v>
+        <v>1.5</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*6.5</f>
-        <v>0.975</v>
+        <f>E11*0.5999</f>
+        <v>0.89985</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D12" s="4">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*6</f>
-        <v>0.12</v>
+        <f>E12*6.5</f>
+        <v>0.975</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D13" s="4">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*22</f>
-        <v>22</v>
+        <f>E13*0.6</f>
+        <v>0.12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
-        <v>0.073</v>
+        <v>1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.073</v>
+        <v>1</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*0.35</f>
-        <v>0.02555</v>
+        <f>E14*22</f>
+        <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="4">
-        <v>1</v>
+        <v>0.073</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>1</v>
+        <v>0.073</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*3.5</f>
+        <f>E15*0.35</f>
+        <v>0.02555</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="4">
+        <v>1</v>
+      </c>
+      <c r="E16" s="6">
+        <f>D16*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F16" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="8">
+        <f>E16*3.5</f>
         <v>3.5</v>
       </c>
     </row>
-    <row r="16">
-[...9 lines deleted...]
-        <f>SUM(G7:G15)</f>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s" s="10">
+        <v>44</v>
+      </c>
+      <c r="G17" s="11">
+        <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant la procédure.</t>
         </is>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Faire tremper le pain — Dans une calotte, faire tremper le pain rassis dans le lait, préalablement coupé en rondelles. Quand le pain est complètement imbibé, l'égoutter et le presser de façon à extirper tout le liquide.</t>
         </is>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Confectionner la pâte à tarama — Au cutter, hacher très finement l'ail. Dans la cuve du batteur, au fouet, travailler le pain, l'ail et les œufs de lompe afin d'obtenir une pâte homogène et compacte. Ajouter à la pâte le jus de citron, le sel et le poivre. À l'aide du fouet, comme pour une mayonnaise, monter la pâte jusqu'à l'obtention d'un appareil léger et onctueux. Rectifier l'assaisonnement. Débarrasser dans un bac GN 1/1 H 65 en polycarbonate. Filmer pour empêcher de faire sécher la surface, couvrir et stocker au froid à +3°C en attente de consommation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Dresser — Présenter le tarama tartiné ou poché à la douille cannelée sur toast, ou dresser en quenelles accompagnées de toasts. Décorer avec des rondelles de citron cannelées, des olives noires, des pluches d'aneth, des baies roses, etc. Il peut aussi se servir avec des blinis.</t>
         </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D6" s="6">
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
-      <c r="E6" t="s">
-[...13 lines deleted...]
-      <c r="D7" s="6">
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
-      <c r="E7" t="s">
-[...13 lines deleted...]
-      <c r="D8" s="6">
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9">
-[...9 lines deleted...]
-      <c r="D9" s="6">
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
-      <c r="E9" t="s">
+      <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10">
-[...9 lines deleted...]
-      <c r="D10" s="6">
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11">
-[...9 lines deleted...]
-      <c r="D11" s="6">
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.005</f>
         <v>0.005</v>
       </c>
-      <c r="E11" t="s">
+      <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D20"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_014 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_014 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant la procédure.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>Procedure!D3</f>
         <v>Faire tremper le pain — Dans une calotte, faire tremper le pain rassis dans le lait, préalablement coupé en rondelles. Quand le pain est complètement imbibé, l'égoutter et le presser de façon à extirper tout le liquide.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B11</f>
         <v>LAIT</v>
       </c>
       <c r="C7" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E11</f>
         <v>1.5</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F11</f>
         <v>lt</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B16</f>
         <v>Pain de campagne tranché (kg)</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E15</f>
+        <f>Besoins!E16</f>
         <v>1</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="15">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B9" t="str" s="12">
         <f>Procedure!D4</f>
         <v>Confectionner la pâte à tarama — Au cutter, hacher très finement l'ail. Dans la cuve du batteur, au fouet, travailler le pain, l'ail et les œufs de lompe afin d'obtenir une pâte homogène et compacte. Ajouter à la pâte le jus de citron, le sel et le poivre. À l'aide du fouet, comme pour une mayonnaise, monter la pâte jusqu'à l'obtention d'un appareil léger et onctueux. Rectifier l'assaisonnement. Débarrasser dans un bac GN 1/1 H 65 en polycarbonate. Filmer pour empêcher de faire sécher la surface, couvrir et stocker au froid à +3°C en attente de consommation.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>Oeufs de lompe rouges</v>
       </c>
       <c r="C10" s="6">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>1</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B12</f>
         <v>AIL frais France cat.I 60-80mm</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E12</f>
         <v>0.15</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C12" s="6">
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
+      </c>
+      <c r="D12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
-      <c r="D12" t="s">
-[...15 lines deleted...]
-        <v>kg</v>
+      <c r="D13" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
+        <f>Besoins!B15</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C14" s="6">
+        <f>Besoins!E15</f>
+        <v>0.073</v>
+      </c>
+      <c r="D14" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="str">
         <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C15" s="6">
         <f>Besoins!E8</f>
         <v>0.007</v>
       </c>
-      <c r="D14" t="str">
+      <c r="D15" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="15">
-[...3 lines deleted...]
-      <c r="B15" t="str" s="12">
+    <row r="16">
+      <c r="A16" t="s" s="15">
+        <v>76</v>
+      </c>
+      <c r="B16" t="str" s="12">
         <f>Procedure!D5</f>
         <v>Dresser — Présenter le tarama tartiné ou poché à la douille cannelée sur toast, ou dresser en quenelles accompagnées de toasts. Décorer avec des rondelles de citron cannelées, des olives noires, des pluches d'aneth, des baies roses, etc. Il peut aussi se servir avec des blinis.</v>
       </c>
-      <c r="C15"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C16"/>
+      <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B12</f>
-        <v>ANETH France botte</v>
+        <f>Besoins!B7</f>
+        <v>Baies roses (poivre rose)</v>
       </c>
       <c r="C17" s="6">
-        <f>Besoins!E12</f>
-        <v>0.02</v>
+        <f>Besoins!E7</f>
+        <v>0.005</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
-      <c r="B18"/>
-[...1 lines deleted...]
-      <c r="D18"/>
+      <c r="B18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="6">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D18" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="16">
+        <v>78</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B15:D15"/>
-    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="A20:D20"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TARAMA</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>