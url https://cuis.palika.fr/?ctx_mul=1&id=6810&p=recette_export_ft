--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -50,84 +50,84 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>00000054</t>
   </si>
   <si>
     <t>CITRON PULCO (JUS)</t>
   </si>
   <si>
-    <t>FRUIT FRAIS</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>EPI-POIVRE-NOIR</t>
-[...10 lines deleted...]
-  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>RNM27750123</t>
   </si>
   <si>
     <t>LAITUE Iceberg Espagne cat.I colis de 10</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM1950160</t>
   </si>
   <si>
     <t>MENTHE France botte</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM27820123</t>
   </si>
@@ -376,54 +376,54 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -515,295 +515,295 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.75</v>
+        <v>0.007</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.75</v>
+        <v>0.007</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>2.755607</v>
+      <c r="G7" s="8">
+        <f>E7*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="9">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.007</v>
+        <v>0.75</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.007</v>
+        <v>0.75</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
-      <c r="G8" s="9">
-[...1 lines deleted...]
-        <v>0.0875</v>
+      <c r="G8" s="8">
+        <f>E8*3.6741428571</f>
+        <v>2.755607</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
         <v>0.2</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G9" s="8">
         <f>E9*65.22</f>
         <v>13.044</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="4">
         <v>5</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>5</v>
       </c>
       <c r="F10" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="9">
-[...1 lines deleted...]
-        <v>60</v>
+      <c r="G10" s="8">
+        <f>E10*1.2</f>
+        <v>6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="4">
         <v>13.333333</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>13.333333</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
-      <c r="G11" s="9">
-[...1 lines deleted...]
-        <v>53.333333</v>
+      <c r="G11" s="8">
+        <f>E11*0.40000001</f>
+        <v>5.333333</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="4">
         <v>1.5</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G12" s="9">
+        <v>15</v>
+      </c>
+      <c r="G12" s="8">
         <f>E12*0.4</f>
         <v>0.6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="4">
         <v>15</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
-      <c r="G13" s="9">
-[...1 lines deleted...]
-        <v>67.5</v>
+      <c r="G13" s="8">
+        <f>E13*0.45</f>
+        <v>6.75</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="4">
         <v>1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>1</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G14" s="9">
+        <v>15</v>
+      </c>
+      <c r="G14" s="8">
         <f>E14*2.2</f>
         <v>2.2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="4">
         <v>0.073</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F15" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G15" s="9">
+        <v>15</v>
+      </c>
+      <c r="G15" s="8">
         <f>E15*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="4">
         <v>5</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>5</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G16" s="9">
+        <v>15</v>
+      </c>
+      <c r="G16" s="8">
         <f>E16*2.92</f>
         <v>14.6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s" s="10">
         <v>43</v>
       </c>
       <c r="G17" s="11">
         <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
@@ -991,226 +991,226 @@
         <v>57</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>58</v>
       </c>
       <c r="C3" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>60</v>
       </c>
       <c r="C4" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5" t="s">
         <v>61</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>61</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>65</v>
       </c>
       <c r="C8" t="s">
         <v>61</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>66</v>
       </c>
       <c r="C9" t="s">
         <v>59</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>67</v>
       </c>
       <c r="C10" t="s">
         <v>61</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>68</v>
       </c>
       <c r="C11" t="s">
         <v>61</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>69</v>
       </c>
       <c r="C12" t="s">
         <v>61</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>70</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_013 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_013 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
@@ -1263,199 +1263,229 @@
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="15">
         <v>74</v>
       </c>
       <c r="B8" t="str" s="12">
         <f>Procedure!D4</f>
         <v>Confectionner le taboulé — Ciseler grossièrement le persil plat. Réserver au froid. Couper les tomates fraîches en deux, épépiner. Tailler en petits cubes la pulpe de la tomate. Réserver. Hacher grossièrement les oignons. Réserver. Ciseler la menthe. Réserver. Égoutter et presser le boulghour, pour retirer l'excédent d'eau. Réserver. Dans un bac GN 2/1 H 200 en polycarbonate, mélanger à l'aide d'une écumoire, le persil et la menthe. Ajouter les oignons hachés, les tomates en cubes et le boulghour. Assaisonner avec le sel, le poivre, le jus de citron et l'huile d'olive. Couvrir et réserver au froid à +3°C en attente de consommation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>75</v>
       </c>
       <c r="C9" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B16</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C10" s="6">
         <f>Besoins!E16</f>
         <v>5</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B12</f>
         <v>OIGNON jaune France cat.I 60-80mm</v>
       </c>
       <c r="C11" s="6">
         <f>Besoins!E12</f>
         <v>1.5</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>76</v>
       </c>
       <c r="C12" s="6">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>CITRON PULCO (JUS)</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.75</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>77</v>
       </c>
       <c r="C14" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="15">
-[...7 lines deleted...]
-      <c r="D15"/>
+      <c r="A15"/>
+      <c r="B15" t="str">
+        <f>Besoins!B15</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C15" s="6">
+        <f>Besoins!E15</f>
+        <v>0.073</v>
+      </c>
+      <c r="D15" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
+        <f>Besoins!B7</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C16" s="6">
+        <f>Besoins!E7</f>
+        <v>0.007</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="15">
+        <v>78</v>
+      </c>
+      <c r="B17" t="str" s="12">
+        <f>Procedure!D5</f>
+        <v>Dresser — Dresser le taboulé dans des raviers ou des assiettes, accompagné de feuilles de salade.</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="str">
         <f>Besoins!B10</f>
         <v>LAITUE Iceberg Espagne cat.I colis de 10</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C18" s="6">
         <f>Besoins!E10</f>
         <v>5</v>
       </c>
-      <c r="D16" t="str">
+      <c r="D18" t="str">
         <f>Besoins!F10</f>
         <v>pc</v>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" t="s" s="15">
+    <row r="19">
+      <c r="A19" t="s" s="15">
         <v>79</v>
       </c>
-      <c r="B17" t="str" s="12">
+      <c r="B19" t="str" s="12">
         <f>Procedure!D6</f>
         <v>Conseils — On peut ajouter à l'assaisonnement, une pincée de cannelle. Préparer et laisser macérer au froid le taboulé au moins 2h avant sa consommation.</v>
       </c>
-      <c r="C17"/>
-[...3 lines deleted...]
-      <c r="A18" t="s" s="15">
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="15">
         <v>80</v>
       </c>
-      <c r="B18" t="str" s="12">
+      <c r="B20" t="str" s="12">
         <f>Procedure!D7</f>
         <v>Commentaires — Le boulghour est un blé concassé. Contrairement aux idées reçues, dans le taboulé, la semoule est présente en petite quantité. Les herbes, et principalement le persil dominent.</v>
       </c>
-      <c r="C18"/>
-[...12 lines deleted...]
-      <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="16">
+        <v>81</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="B15:D15"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="B18:D18"/>
-    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A22:D22"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TABOULÉ LIBANAIS</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>