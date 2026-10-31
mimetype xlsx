--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,176 +17,179 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>TABOULÉ LIBANAIS</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_013</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:20</t>
+    <t>31/10/2026 03:09</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>00000054</t>
   </si>
   <si>
     <t>CITRON PULCO (JUS)</t>
   </si>
   <si>
-    <t>FRUIT FRAIS</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>EPI-POIVRE-NOIR</t>
-[...10 lines deleted...]
-  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>RNM27750123</t>
   </si>
   <si>
     <t>LAITUE Iceberg Espagne cat.I colis de 10</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM1950160</t>
   </si>
   <si>
     <t>MENTHE France botte</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM27820123</t>
   </si>
@@ -538,867 +541,869 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>214.14599047619</v>
+        <v>51.39599047619</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.1414599047619</v>
+        <v>0.5139599047619</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>214.14599047619</v>
+        <v>51.39599047619</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.75</v>
+        <v>0.007</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>0.007</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*12.5</f>
+        <v>0.0875</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="12">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>0.75</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.007</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.007</v>
+        <v>0.75</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*12.5</f>
-        <v>0.0875</v>
+        <f>E8*3.6741428571</f>
+        <v>2.755607</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G9" s="4">
         <f>E9*65.22</f>
         <v>13.044</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" s="9">
         <v>5</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>5</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*12</f>
-        <v>60</v>
+        <f>E10*1.2</f>
+        <v>6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D11" s="9">
         <v>13.333333</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>13.333333</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*4.0000001</f>
-        <v>53.333333</v>
+        <f>E11*0.40000001</f>
+        <v>5.333333</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" s="9">
         <v>1.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0.4</f>
         <v>0.6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13" s="9">
         <v>15</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>15</v>
       </c>
       <c r="F13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*4.5</f>
-        <v>67.5</v>
+        <f>E13*0.45</f>
+        <v>6.75</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>1</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>1</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
         <f>E14*2.2</f>
         <v>2.2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="9">
         <v>0.073</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16" s="9">
         <v>5</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>5</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
         <f>E16*2.92</f>
         <v>14.6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s" s="3">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G17" s="13">
         <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D3" s="11">
         <v>1.5</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D4" s="11">
         <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>74</v>
+      </c>
+      <c r="C5" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D5" s="11">
         <v>5</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D6" s="11">
         <v>1.5</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D7" s="11">
         <v>0.4</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D8" s="11">
         <v>13.333</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D10" s="11">
         <v>0.75</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D11" s="11">
         <v>1</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D12" s="11">
         <v>0.2</v>
       </c>
       <c r="E12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D13" s="11">
         <v>5</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D14" s="11">
         <v>0.073</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D15" s="11">
         <v>0.007</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1414,341 +1419,371 @@
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner le taboulé — Ciseler grossièrement le persil plat. Réserver au froid. Couper les tomates fraîches en deux, épépiner. Tailler en petits cubes la pulpe de la tomate. Réserver. Hacher grossièrement les oignons. Réserver. Ciseler la menthe. Réserver. Égoutter et presser le boulghour, pour retirer l'excédent d'eau. Réserver. Dans un bac GN 2/1 H 200 en polycarbonate, mélanger à l'aide d'une écumoire, le persil et la menthe. Ajouter les oignons hachés, les tomates en cubes et le boulghour. Assaisonner avec le sel, le poivre, le jus de citron et l'huile d'olive. Couvrir et réserver au froid à +3°C en attente de consommation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="14">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="14">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Commentaires — Le boulghour est un blé concassé. Contrairement aux idées reçues, dans le taboulé, la semoule est présente en petite quantité. Les herbes, et principalement le persil dominent.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_013 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_013 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Laver le boulghour. Placer le boulghour dans un bac GN 2/1 H 250 en polycarbonate, le couvrir d'eau. Laisser tremper jusqu'au moment où il aura absorbé toute l'eau. Éplucher, laver et désinfecter les végétaux suivant la procédure. Réserver au froid en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B14</f>
         <v>Boulgour gros grain</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E14</f>
         <v>1</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Confectionner le taboulé — Ciseler grossièrement le persil plat. Réserver au froid. Couper les tomates fraîches en deux, épépiner. Tailler en petits cubes la pulpe de la tomate. Réserver. Hacher grossièrement les oignons. Réserver. Ciseler la menthe. Réserver. Égoutter et presser le boulghour, pour retirer l'excédent d'eau. Réserver. Dans un bac GN 2/1 H 200 en polycarbonate, mélanger à l'aide d'une écumoire, le persil et la menthe. Ajouter les oignons hachés, les tomates en cubes et le boulghour. Assaisonner avec le sel, le poivre, le jus de citron et l'huile d'olive. Couvrir et réserver au froid à +3°C en attente de consommation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B16</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E16</f>
         <v>5</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B12</f>
         <v>OIGNON jaune France cat.I 60-80mm</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E12</f>
         <v>1.5</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>CITRON PULCO (JUS)</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.75</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D15"/>
+      <c r="A15"/>
+      <c r="B15" t="str">
+        <f>Besoins!B15</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C15" s="11">
+        <f>Besoins!E15</f>
+        <v>0.073</v>
+      </c>
+      <c r="D15" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B10</f>
-        <v>LAITUE Iceberg Espagne cat.I colis de 10</v>
+        <f>Besoins!B7</f>
+        <v>Poivre noir moulu</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E10</f>
-        <v>5</v>
+        <f>Besoins!E7</f>
+        <v>0.007</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F10</f>
-        <v>pc</v>
+        <f>Besoins!F7</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="17">
         <v>101</v>
       </c>
       <c r="B17" t="str" s="14">
+        <f>Procedure!D5</f>
+        <v>Dresser — Dresser le taboulé dans des raviers ou des assiettes, accompagné de feuilles de salade.</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="str">
+        <f>Besoins!B10</f>
+        <v>LAITUE Iceberg Espagne cat.I colis de 10</v>
+      </c>
+      <c r="C18" s="11">
+        <f>Besoins!E10</f>
+        <v>5</v>
+      </c>
+      <c r="D18" t="str">
+        <f>Besoins!F10</f>
+        <v>pc</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="17">
+        <v>102</v>
+      </c>
+      <c r="B19" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Conseils — On peut ajouter à l'assaisonnement, une pincée de cannelle. Préparer et laisser macérer au froid le taboulé au moins 2h avant sa consommation.</v>
       </c>
-      <c r="C17"/>
-[...6 lines deleted...]
-      <c r="B18" t="str" s="14">
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="17">
+        <v>103</v>
+      </c>
+      <c r="B20" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Commentaires — Le boulghour est un blé concassé. Contrairement aux idées reçues, dans le taboulé, la semoule est présente en petite quantité. Les herbes, et principalement le persil dominent.</v>
       </c>
-      <c r="C18"/>
-[...12 lines deleted...]
-      <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="B15:D15"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="B18:D18"/>
-    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A22:D22"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TABOULÉ LIBANAIS</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>