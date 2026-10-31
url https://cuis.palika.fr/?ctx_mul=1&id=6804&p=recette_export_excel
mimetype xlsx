--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,175 +17,169 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>MELON GLACÉ AUX FRUITS ROUGES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_007</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:57</t>
+    <t>31/10/2026 03:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>EXTRAIT-VANILLE</t>
   </si>
   <si>
     <t>Extrait de vanille alcoolisé</t>
   </si>
   <si>
     <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
-    <t>lt</t>
-[...19 lines deleted...]
-  <si>
     <t>EPI-CANNELLE-POW</t>
   </si>
   <si>
     <t>Cannelle en poudre</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-CLOU-GIROFLE</t>
   </si>
   <si>
     <t>Clous de girofle</t>
   </si>
   <si>
     <t>EPI-GINGEMBRE</t>
   </si>
   <si>
     <t>Gingembre moulu</t>
   </si>
   <si>
     <t>EPI-POIVRE-GRAIN</t>
@@ -208,150 +202,165 @@
   <si>
     <t>Citron jaune frais (zeste/jus) — à réactualiser</t>
   </si>
   <si>
     <t>Agrumes</t>
   </si>
   <si>
     <t>FRUIT-ROUGE-SURG</t>
   </si>
   <si>
     <t>Melange fruits rouges surgeles</t>
   </si>
   <si>
     <t>Fruits surgelés</t>
   </si>
   <si>
     <t>RNM57232636</t>
   </si>
   <si>
     <t>MELON Charentais jaune France cat.I  975-1250g plateau</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>SUC-BLANC</t>
+  </si>
+  <si>
+    <t>Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Entrées froides collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MELON (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MELON Charentais jaune France cat.I  975-1250g plateau</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Melange fruits rouges surgeles</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Feuilles de menthe fraiche (piece)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ sucre semoule</t>
+    <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Extrait de vanille alcoolisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cannelle en poudre</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Clous de girofle</t>
+    <t xml:space="preserve">    ↳ Clous de girofle (par 20)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Clous de girofle</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir en grains entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Citron jaune frais (zeste/jus) — à réactualiser</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gingembre moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Dresser — Garnir de melon aux fruits rouges des petites coupelles ou des raviers. Ajouter au besoin du sirop. Décorer d'une feuille de menthe.</t>
   </si>
   <si>
     <t>Fiche technique — MELON GLACÉ AUX FRUITS ROUGES</t>
   </si>
   <si>
     <t>MELON GLACÉ AUX FRUITS ROUGES  GRO_CDC_007</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    MELON (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -420,66 +429,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -526,1256 +532,1276 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>109.6059</v>
+        <v>108.2198</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.096059</v>
+        <v>1.082198</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>109.6059</v>
+        <v>108.2198</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.015</v>
+        <v>3</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>3</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0043</f>
+        <v>0.0129</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>0.015</v>
-      </c>
-[...19 lines deleted...]
-        <v>3</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>3</v>
+        <v>0.015</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.009</v>
+        <f>E8*32</f>
+        <v>0.48</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>38</v>
+      <c r="A9" t="s">
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>3</v>
+        <v>0.003</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>3</v>
+        <v>0.003</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*10.5</f>
+        <v>0.0315</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
         <v>41</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.003</v>
+        <v>0.0002</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.003</v>
+        <v>0.0002</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*10.5</f>
-        <v>0.0315</v>
+        <f>E10*25</f>
+        <v>0.005</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D11" s="9">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*25</f>
-        <v>0.025</v>
+        <f>E11*9.2</f>
+        <v>0.0184</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D12" s="9">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*9.2</f>
-        <v>0.0184</v>
+        <f>E12*12</f>
+        <v>0.012</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D13" s="9">
-        <v>0.001</v>
+        <v>100</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.001</v>
+        <v>100</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*12</f>
-        <v>0.012</v>
+        <f>E13*0.0133</f>
+        <v>1.33</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D14" s="9">
-        <v>100</v>
+        <v>0.4</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>100</v>
+        <v>0.4</v>
       </c>
       <c r="F14" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0.05</f>
-        <v>5</v>
+        <f>E14*2.8</f>
+        <v>1.12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" s="9">
-        <v>0.4</v>
+        <v>3.5</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.4</v>
+        <v>3.5</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*3.2</f>
-        <v>1.28</v>
+        <f>E15*7.5</f>
+        <v>26.25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" s="9">
-        <v>3.5</v>
+        <v>17</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>3.5</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*7.5</f>
-        <v>26.25</v>
+        <f>E16*4.5</f>
+        <v>76.5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D17" s="9">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F17" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*4.5</f>
-        <v>76.5</v>
+        <f>E17*0.82</f>
+        <v>2.46</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="3">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="G18" s="13">
+        <v>64</v>
+      </c>
+      <c r="G18" s="12">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D3" s="11">
         <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D4" s="11">
         <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C5" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D5" s="11">
         <v>3.5</v>
       </c>
       <c r="E5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D6" s="11">
         <v>100</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D7" s="11">
         <v>3</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D8" s="11">
         <v>0.015</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D9" s="11">
         <v>0.003</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D10" s="11">
-        <v>0.001</v>
+        <v>4</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D11" s="11">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E11" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D12" s="11">
-        <v>0.4</v>
+        <v>0.001</v>
       </c>
       <c r="E12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D13" s="11">
-        <v>0.002</v>
+        <v>0.4</v>
       </c>
       <c r="E13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D14" s="11">
+        <v>0.002</v>
+      </c>
+      <c r="E14" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" t="s">
+        <v>74</v>
+      </c>
+      <c r="D15" s="11">
         <v>3</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E15" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — Laver et désinfecter les feuilles de menthe suivant la procédure. Filmer et réserver au froid. Laver et désinfecter les citrons suivant la procédure. Réserver. Laver et désinfecter les melons suivant la procédure. Peler, couper en deux, épépiner et laver à nouveau les moitiés de melon. Couper en deux les moitiés pour faciliter la séparation de la pulpe et de la peau. Séparer la pulpe et la peau des quartiers de melons à l'aide d'une lame de couteau. Couper en gros cubes la pulpe. Réserver au froid les cubes de pulpe de melon dans un bac GN 1/1 H 200 en polycarbonate équipé d'une grille égouttoir. Couvrir ou filmer le bac GN. Déconditionner et décongeler les fruits rouges suivant la procédure, dans un bac GN 1/1 H 45 perforé, doublé d'un bac plein.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Cuire le sirop — Dans une russe, dissoudre dans l'eau le sucre semoule. Porter à ébullition. Durant son ébullition, écumer la surface du sirop, à l'aide d'une écumoire. Rejeter les impuretés dans une petite calotte remplie d'eau. Ajouter au sirop toutes les épices et condiments et les citrons préalablement coupés en quatre. Laisser cuire à feu doux 15 à 20 minutes. Écumer de temps en temps. Passer au chinois et débarrasser le sirop dans une calotte. Refroidir suivant la procédure. Filmer et réserver au froid.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Terminer la préparation du melon — Mettre les cubes de melon dans un bac GN 2/1 H 200 en polycarbonate. Ajouter les fruits rouges décongelés. Verser le sirop sur les fruits en fonction du besoin. À l'aide d'une écumoire, mélanger délicatement les éléments.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>92</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D24"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_007 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_007 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>92</v>
+      <c r="A4" t="s" s="15">
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>95</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>96</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Laver et désinfecter les feuilles de menthe suivant la procédure. Filmer et réserver au froid. Laver et désinfecter les citrons suivant la procédure. Réserver. Laver et désinfecter les melons suivant la procédure. Peler, couper en deux, épépiner et laver à nouveau les moitiés de melon. Couper en deux les moitiés pour faciliter la séparation de la pulpe et de la peau. Séparer la pulpe et la peau des quartiers de melons à l'aide d'une lame de couteau. Couper en gros cubes la pulpe. Réserver au froid les cubes de pulpe de melon dans un bac GN 1/1 H 200 en polycarbonate équipé d'une grille égouttoir. Couvrir ou filmer le bac GN. Déconditionner et décongeler les fruits rouges suivant la procédure, dans un bac GN 1/1 H 45 perforé, doublé d'un bac plein.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*17</f>
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Melange fruits rouges surgeles</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>3.5</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="14">
+      <c r="A9" t="s" s="16">
+        <v>98</v>
+      </c>
+      <c r="B9" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Cuire le sirop — Dans une russe, dissoudre dans l'eau le sucre semoule. Porter à ébullition. Durant son ébullition, écumer la surface du sirop, à l'aide d'une écumoire. Rejeter les impuretés dans une petite calotte remplie d'eau. Ajouter au sirop toutes les épices et condiments et les citrons préalablement coupés en quatre. Laisser cuire à feu doux 15 à 20 minutes. Écumer de temps en temps. Passer au chinois et débarrasser le sirop dans une calotte. Refroidir suivant la procédure. Filmer et réserver au froid.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*17</f>
         <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Melange fruits rouges surgeles</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>3.5</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B13</f>
         <v>Feuilles de menthe fraiche (piece)</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>100</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>pc</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B9</f>
-        <v>sucre semoule</v>
+        <f>Besoins!B17</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E17</f>
         <v>3</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Extrait de vanille alcoolisé</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.015</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Cannelle en poudre</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.003</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
-      <c r="B16" t="str">
-[...1 lines deleted...]
-        <v>Clous de girofle</v>
+      <c r="B16" t="s">
+        <v>99</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E11</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*4</f>
+        <v>4</v>
+      </c>
+      <c r="D16" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Poivre noir en grains entiers</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>0.001</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>Citron jaune frais (zeste/jus) — à réactualiser</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>0.4</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Gingembre moulu</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.002</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>3</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B21" t="str" s="14">
+      <c r="A21" t="s" s="16">
+        <v>100</v>
+      </c>
+      <c r="B21" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Terminer la préparation du melon — Mettre les cubes de melon dans un bac GN 2/1 H 200 en polycarbonate. Ajouter les fruits rouges décongelés. Verser le sirop sur les fruits en fonction du besoin. À l'aide d'une écumoire, mélanger délicatement les éléments.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B22" t="str" s="14">
+      <c r="A22" t="s" s="16">
+        <v>101</v>
+      </c>
+      <c r="B22" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Dresser — Garnir de melon aux fruits rouges des petites coupelles ou des raviers. Ajouter au besoin du sirop. Décorer d'une feuille de menthe.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="18">
-        <v>21</v>
+      <c r="A24" t="s" s="17">
+        <v>22</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="A24:D24"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>