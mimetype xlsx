--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,173 +15,170 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>TABASCO</t>
+  </si>
+  <si>
+    <t>Sauce Tabasco piment rouge</t>
+  </si>
+  <si>
+    <t>Sauces et ketchup</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>EPI-CORIANDRE</t>
+  </si>
+  <si>
+    <t>Coriandre moulue</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>AVOCAT-PC</t>
+  </si>
+  <si>
+    <t>Avocat frais (piece)</t>
+  </si>
+  <si>
+    <t>Fruits</t>
   </si>
   <si>
     <t>00000054</t>
   </si>
   <si>
     <t>CITRON PULCO (JUS)</t>
   </si>
   <si>
-    <t>FRUIT FRAIS</t>
-[...23 lines deleted...]
-    <t>kg</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>RNME101405</t>
   </si>
   <si>
     <t>Huile de tournesol bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>AVOCAT-PC</t>
-[...7 lines deleted...]
-  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00780</t>
+  </si>
+  <si>
+    <t>Oignons émincés surgelés</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
-  </si>
-[...7 lines deleted...]
-    <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>GUACAMOLE</t>
   </si>
@@ -355,54 +352,54 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -494,998 +491,998 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>0.367414</v>
+      <c r="G7" s="8">
+        <f>E7*18</f>
+        <v>0.36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.02</v>
+        <v>0.002</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.02</v>
+        <v>0.002</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.36</v>
+        <v>19</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*7.2</f>
+        <v>0.0144</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.002</v>
+        <v>75</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.002</v>
+        <v>75</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>0.0144</v>
+        <v>3</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*0.7</f>
+        <v>52.5</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s">
+      <c r="A10" t="s" s="9">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-        <v>1.0175</v>
+        <v>15</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*3.6741428571</f>
+        <v>0.367414</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" t="s">
         <v>27</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="4">
-        <v>75</v>
+        <v>0.05</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>75</v>
+        <v>0.05</v>
       </c>
       <c r="F11" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>67.5</v>
+        <v>29</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*20.35</f>
+        <v>1.0175</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="4">
         <v>0.04</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G12" s="9">
+        <v>19</v>
+      </c>
+      <c r="G12" s="8">
         <f>E12*0.35</f>
         <v>0.014</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="4">
         <v>0.15</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G13" s="9">
+        <v>19</v>
+      </c>
+      <c r="G13" s="8">
         <f>E13*9.26</f>
         <v>1.389</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="4">
         <v>2</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>2</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>5.84</v>
+        <v>19</v>
+      </c>
+      <c r="G14" s="8">
+        <f>E14*3.89</f>
+        <v>7.78</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D15" s="4">
         <v>2</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>2</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>7.78</v>
+        <v>19</v>
+      </c>
+      <c r="G15" s="8">
+        <f>E15*2.92</f>
+        <v>5.84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="10">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G16" s="11">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>41</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>42</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>43</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>44</v>
       </c>
-      <c r="D1" t="s" s="7">
+      <c r="E1" t="s" s="7">
         <v>45</v>
       </c>
-      <c r="E1" t="s" s="7">
+      <c r="F1" t="s" s="7">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires — Laver et désinfecter les avocats suivant la procédure. Couper les avocats en deux dans le sens de la longueur et ôter le noyau. À l'aide d'une cuillère, retirer la chair des avocats et la déposer dans la cuve du batteur. Arroser la chair d'avocat avec le jus de citron. Filmer et réserver au froid. Au cutter, hacher l'oignon. Filmer et réserver au froid. Dans un bac GN 1/1 H 65 perforé, doublé d'un bac, laisser décongeler les cubes de tomates en chambre froide. Une fois décongelée, au cutter, concasser grossièrement la tomate. Réserver au froid. Au cutter, réduire l'ail en purée.</t>
         </is>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Confectionner le guacamole — Au batteur, au fouet, travailler la chair d'avocat afin de la réduire en purée. Ajouter l'oignon haché, l'ail, la tomate concassée, les épices et les condiments. Incorporer l'huile et le Tabasco à la purée d'avocat en procédant comme pour une mayonnaise. Rectifier l'assaisonnement. Débarrasser dans un récipient. Filmer, corner et citronner la surface de la purée d'avocat. Respecter la procédure de fin des préparations froides. Stocker en chambre froide à +3°C en attente d'utilisation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="12">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Commentaires — NB : si vous employez le piment en place du Tabasco : le Jalapeno ou l'Arbol sont deux des chilis les plus employés dans la cuisine mexicaine. Éliminer les graines et les veines du centre du piment, en prenant soin de vous protéger les mains avec des gants à usage unique. Laver avec soin le matériel utilisé pour la manipulation du piment.</t>
         </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>49</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>50</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>51</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*75</f>
         <v>75</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.002</f>
         <v>0.002</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D28"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_005 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_005 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Laver et désinfecter les avocats suivant la procédure. Couper les avocats en deux dans le sens de la longueur et ôter le noyau. À l'aide d'une cuillère, retirer la chair des avocats et la déposer dans la cuve du batteur. Arroser la chair d'avocat avec le jus de citron. Filmer et réserver au froid. Au cutter, hacher l'oignon. Filmer et réserver au froid. Dans un bac GN 1/1 H 65 perforé, doublé d'un bac, laisser décongeler les cubes de tomates en chambre froide. Une fois décongelée, au cutter, concasser grossièrement la tomate. Réserver au froid. Au cutter, réduire l'ail en purée.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B9</f>
         <v>Avocat frais (piece)</v>
       </c>
       <c r="C7" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E9</f>
         <v>75</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F9</f>
         <v>pc</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>2</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B15</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E14</f>
+        <f>Besoins!E15</f>
         <v>2</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C10" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B13</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C11" s="6">
         <f>Besoins!E13</f>
         <v>0.15</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Sauce Tabasco piment rouge</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.02</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Coriandre moulue</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.002</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B10</f>
         <v>CITRON PULCO (JUS)</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E10</f>
         <v>0.1</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F10</f>
         <v>lt</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B15" t="str" s="12">
         <f>Procedure!D4</f>
         <v>Confectionner le guacamole — Au batteur, au fouet, travailler la chair d'avocat afin de la réduire en purée. Ajouter l'oignon haché, l'ail, la tomate concassée, les épices et les condiments. Incorporer l'huile et le Tabasco à la purée d'avocat en procédant comme pour une mayonnaise. Rectifier l'assaisonnement. Débarrasser dans un récipient. Filmer, corner et citronner la surface de la purée d'avocat. Respecter la procédure de fin des préparations froides. Stocker en chambre froide à +3°C en attente d'utilisation.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B9</f>
         <v>Avocat frais (piece)</v>
       </c>
       <c r="C16" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E9</f>
         <v>75</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F9</f>
         <v>pc</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C17" s="6">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>2</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B15</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E14</f>
+        <f>Besoins!E15</f>
         <v>2</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C19" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B13</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C20" s="6">
         <f>Besoins!E13</f>
         <v>0.15</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Sauce Tabasco piment rouge</v>
       </c>
       <c r="C21" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.02</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Coriandre moulue</v>
       </c>
       <c r="C22" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.002</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B10</f>
         <v>CITRON PULCO (JUS)</v>
       </c>
       <c r="C23" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E10</f>
         <v>0.1</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F10</f>
         <v>lt</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
         <f>Besoins!B12</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C24" s="6">
         <f>Besoins!E12</f>
         <v>0.04</v>
       </c>
       <c r="D24" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="15">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B25" t="str" s="12">
         <f>Procedure!D5</f>
         <v>Dresser — Servir en petit ravier, accompagner de tortillas au maïs ou de rondelles de pain toastées et quelques feuilles de salade.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="15">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B26" t="str" s="12">
         <f>Procedure!D6</f>
         <v>Commentaires — NB : si vous employez le piment en place du Tabasco : le Jalapeno ou l'Arbol sont deux des chilis les plus employés dans la cuisine mexicaine. Éliminer les graines et les veines du centre du piment, en prenant soin de vous protéger les mains avec des gants à usage unique. Laver avec soin le matériel utilisé pour la manipulation du piment.</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="16">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A28:D28"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>