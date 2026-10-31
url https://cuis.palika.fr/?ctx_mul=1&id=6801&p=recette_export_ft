--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -50,51 +50,51 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-PAPRIKA</t>
   </si>
   <si>
     <t>Paprika en poudre</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
@@ -642,102 +642,102 @@
         <f>E11*5.2</f>
         <v>2.6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="4">
         <v>0.25</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*6</f>
-        <v>1.5</v>
+        <f>E12*0.6</f>
+        <v>0.15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="4">
         <v>4.333333</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>4.333333</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*4.0000003077</f>
-        <v>17.333333</v>
+        <f>E13*0.4000000308</f>
+        <v>1.733333</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="4">
         <v>0.5</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*4.5</f>
-        <v>2.25</v>
+        <f>E14*0.45</f>
+        <v>0.225</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="4">
         <v>0.05</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
         <f>E15*0.35</f>
         <v>0.0175</v>
@@ -1134,51 +1134,51 @@
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
       <c r="C12" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.003</f>
         <v>0.003</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D18"/>
+  <dimension ref="A1:D21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>66</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_004 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_004 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
@@ -1306,97 +1306,142 @@
       <c r="B13" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="6">
         <f>'Besoins'!$B$2*0.025</f>
         <v>0.025</v>
       </c>
       <c r="D13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="D14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="14">
+      <c r="A15"/>
+      <c r="B15" t="str">
+        <f>Besoins!B15</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C15" s="6">
+        <f>Besoins!E15</f>
+        <v>0.05</v>
+      </c>
+      <c r="D15" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B9</f>
+        <v>Poivre blanc moulu</v>
+      </c>
+      <c r="C16" s="6">
+        <f>Besoins!E9</f>
+        <v>0.015</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="str">
+        <f>Besoins!B8</f>
+        <v>Piment de Cayenne</v>
+      </c>
+      <c r="C17" s="6">
+        <f>Besoins!E8</f>
+        <v>0.003</v>
+      </c>
+      <c r="D17" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="14">
         <v>74</v>
       </c>
-      <c r="B15" t="str" s="11">
+      <c r="B18" t="str" s="11">
         <f>Procedure!D5</f>
         <v>Dresser — Servir très frais, saupoudré d'une pincée de paprika et décoré de feuilles de persil plat.</v>
       </c>
-      <c r="C15"/>
-[...3 lines deleted...]
-      <c r="A16" t="s" s="14">
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="14">
         <v>75</v>
       </c>
-      <c r="B16" t="str" s="11">
+      <c r="B19" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Commentaires — Ce hors-d'œuvre se sert toujours en accompagnement d'autres hors-d'œuvre. Ce hors-d'œuvre est un des composants des hors-d'œuvre grecs, arméniens, de la cuisine orientale et méditerranéenne.</v>
       </c>
-      <c r="C16"/>
-[...9 lines deleted...]
-      <c r="A18" t="s" s="15">
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="15">
         <v>76</v>
       </c>
-      <c r="B18"/>
-[...1 lines deleted...]
-      <c r="D18"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
-    <mergeCell ref="B15:D15"/>
-[...1 lines deleted...]
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FROMAGE FRAIS AUX HERBES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>