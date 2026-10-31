--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,143 +17,146 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>FROMAGE FRAIS AUX HERBES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_004</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 22:23</t>
+    <t>31/10/2026 04:44</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-PAPRIKA</t>
   </si>
   <si>
     <t>Paprika en poudre</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
@@ -520,867 +523,869 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>49.381233333333</v>
+        <v>30.406233333333</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.49381233333333</v>
+        <v>0.30406233333333</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>49.381233333333</v>
+        <v>30.406233333333</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.04</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*9.5</f>
         <v>0.38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D8" s="9">
         <v>0.003</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.003</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*9.8</f>
         <v>0.0294</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" s="9">
         <v>0.015</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
         <f>E9*14.8</f>
         <v>0.222</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D10" s="9">
         <v>7</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>7</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
         <f>E10*3.38</f>
         <v>23.66</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D11" s="9">
         <v>0.5</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
         <f>E11*5.2</f>
         <v>2.6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" s="9">
         <v>0.25</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*6</f>
-        <v>1.5</v>
+        <f>E12*0.6</f>
+        <v>0.15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D13" s="9">
         <v>4.333333</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>4.333333</v>
       </c>
       <c r="F13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*4.0000003077</f>
-        <v>17.333333</v>
+        <f>E13*0.4000000308</f>
+        <v>1.733333</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D14" s="9">
         <v>0.5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*4.5</f>
-        <v>2.25</v>
+        <f>E14*0.45</f>
+        <v>0.225</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" s="9">
         <v>0.05</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0.35</f>
         <v>0.0175</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" s="9">
         <v>0.15</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
         <f>E16*9.26</f>
         <v>1.389</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s" s="3">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G17" s="12">
         <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D3" s="11">
         <v>7</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D4" s="11">
         <v>0.5</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D5" s="11">
         <v>0.15</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D6" s="11">
         <v>0.13</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D7" s="11">
         <v>4.333</v>
       </c>
       <c r="E7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D8" s="11">
         <v>0.025</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D9" s="11">
         <v>0.25</v>
       </c>
       <c r="E9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D10" s="11">
         <v>0.05</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D11" s="11">
         <v>0.5</v>
       </c>
       <c r="E11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D12" s="11">
         <v>0.04</v>
       </c>
       <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D13" s="11">
         <v>0.05</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D14" s="11">
         <v>0.015</v>
       </c>
       <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D15" s="11">
         <v>0.003</v>
       </c>
       <c r="E15" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1396,145 +1401,145 @@
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner l'appareil — Faire fondre le beurre. Dans une calotte, au fouet, mélanger le beurre fondu avec un peu de fromage blanc, afin que le beurre soit intimement mélangé au fromage. Dans la cuve du batteur, au fouet, incorporer le fromage blanc beurré au reste du fromage blanc. Ajouter l'ail haché, les aromates et condiments. Travailler l'ensemble. Rectifier l'assaisonnement. Débarrasser dans un bac GN 1/1 H 100, filmer et stocker au froid à +3°C en attente de consommation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="13">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Commentaires — Ce hors-d'œuvre se sert toujours en accompagnement d'autres hors-d'œuvre. Ce hors-d'œuvre est un des composants des hors-d'œuvre grecs, arméniens, de la cuisine orientale et méditerranéenne.</t>
         </is>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D18"/>
+  <dimension ref="A1:D21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_004 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_004 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Déconditionner le fromage blanc suivant la procédure. Dans un bac GN 1/1 H 45 perforé, doublé d'un bac, égoutter le fromage blanc en chambre froide. Laver et désinfecter les végétaux suivant la procédure. Ciseler la menthe. Réserver au froid. Au cutter, hacher une partie de persil et effeuiller l'autre partie pour le décor. Réserver au froid. Hacher l'aneth. Réserver au froid. Hacher l'ail très finement. Réserver au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner l'appareil — Faire fondre le beurre. Dans une calotte, au fouet, mélanger le beurre fondu avec un peu de fromage blanc, afin que le beurre soit intimement mélangé au fromage. Dans la cuve du batteur, au fouet, incorporer le fromage blanc beurré au reste du fromage blanc. Ajouter l'ail haché, les aromates et condiments. Travailler l'ensemble. Rectifier l'assaisonnement. Débarrasser dans un bac GN 1/1 H 100, filmer et stocker au froid à +3°C en attente de consommation.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B10</f>
         <v>FROMAGE BLANC nature battu 20% MG seau 5 kg</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E10</f>
         <v>7</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
@@ -1562,134 +1567,179 @@
         <v>0.15</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B7</f>
         <v>Paprika en poudre</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E7</f>
         <v>0.04</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*0.13</f>
         <v>0.13</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*0.025</f>
         <v>0.025</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B15" t="str" s="13">
+      <c r="A15"/>
+      <c r="B15" t="str">
+        <f>Besoins!B15</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C15" s="11">
+        <f>Besoins!E15</f>
+        <v>0.05</v>
+      </c>
+      <c r="D15" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B9</f>
+        <v>Poivre blanc moulu</v>
+      </c>
+      <c r="C16" s="11">
+        <f>Besoins!E9</f>
+        <v>0.015</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="str">
+        <f>Besoins!B8</f>
+        <v>Piment de Cayenne</v>
+      </c>
+      <c r="C17" s="11">
+        <f>Besoins!E8</f>
+        <v>0.003</v>
+      </c>
+      <c r="D17" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="16">
+        <v>97</v>
+      </c>
+      <c r="B18" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Dresser — Servir très frais, saupoudré d'une pincée de paprika et décoré de feuilles de persil plat.</v>
       </c>
-      <c r="C15"/>
-[...6 lines deleted...]
-      <c r="B16" t="str" s="13">
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="16">
+        <v>98</v>
+      </c>
+      <c r="B19" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Commentaires — Ce hors-d'œuvre se sert toujours en accompagnement d'autres hors-d'œuvre. Ce hors-d'œuvre est un des composants des hors-d'œuvre grecs, arméniens, de la cuisine orientale et méditerranéenne.</v>
       </c>
-      <c r="C16"/>
-[...14 lines deleted...]
-      <c r="D18"/>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
-    <mergeCell ref="B15:D15"/>
-[...1 lines deleted...]
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FROMAGE FRAIS AUX HERBES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>