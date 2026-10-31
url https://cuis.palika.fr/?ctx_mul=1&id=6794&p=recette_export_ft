--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,121 +15,121 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>RNME101484</t>
+  </si>
+  <si>
+    <t>Pignons de pin sachet 1kg</t>
+  </si>
+  <si>
+    <t>Oléagineux et noix</t>
+  </si>
+  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>RNME101484</t>
-[...7 lines deleted...]
-  <si>
     <t>FROM-PARMESAN</t>
   </si>
   <si>
     <t>Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
@@ -179,81 +179,84 @@
   <si>
     <t>Ajouter progressivement l'huile d'olive. Mixer.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pignons de pin sachet 1kg</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ BASILIC France botte</t>
+    <t xml:space="preserve">    ↳ BASILIC (KG) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
-    <t>conversion</t>
-[...1 lines deleted...]
-  <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Fiche technique — SAUCE PISTOU</t>
   </si>
   <si>
     <t>SAUCE PISTOU  GRO_CDC_205J</t>
   </si>
   <si>
     <t>1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BASILIC (KG) (conv.)</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
@@ -508,137 +511,137 @@
         <v>0.012</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>0.012</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*12.5</f>
         <v>0.15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*65.22</f>
-        <v>26.088</v>
+        <f>E8*54.41</f>
+        <v>13.6025</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
         <v>20</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>21</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="4">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*54.41</f>
-        <v>13.6025</v>
+        <f>E9*65.22</f>
+        <v>26.088</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
         <v>0.2</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="8">
         <f>E10*14.5</f>
         <v>2.9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>0.18</v>
+        <v>6</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.18</v>
+        <v>6</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*5</f>
-        <v>0.9</v>
+        <f>E11*0.5</f>
+        <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="4">
         <v>0.05</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="8">
         <f>E12*0.35</f>
         <v>0.0175</v>
@@ -835,105 +838,105 @@
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
         <v>53</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.18</f>
         <v>0.18</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C5" t="s">
         <v>53</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
         <v>53</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>60</v>
       </c>
       <c r="C8" t="s">
         <v>53</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
@@ -998,95 +1001,93 @@
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
         <v>63</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
         <v>64</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>Procedure!D2</f>
         <v>Dans un cutter, hacher les pignons, l'ail et le basilic.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Pignons de pin sachet 1kg</v>
       </c>
       <c r="C6" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.25</v>
       </c>
       <c r="D6" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="str">
-[...1 lines deleted...]
-        <v>BASILIC France botte</v>
+      <c r="B7" t="s">
+        <v>65</v>
       </c>
       <c r="C7" s="6">
-        <f>Besoins!E11</f>
+        <f>'Besoins'!$B$2*0.18</f>
         <v>0.18</v>
       </c>
-      <c r="D7" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D7" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B13</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C8" s="6">
         <f>Besoins!E13</f>
         <v>0.1</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="14">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B9" t="str" s="11">
         <f>Procedure!D3</f>
         <v>Ajouter le parmesan, le sel et le poivre. Mixer finement.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B10</f>
         <v>Parmesan râpé (Parmigiano)</v>
       </c>
       <c r="C10" s="6">
         <f>Besoins!E10</f>
         <v>0.2</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
@@ -1098,81 +1099,81 @@
         <f>Besoins!E12</f>
         <v>0.05</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B7</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C12" s="6">
         <f>Besoins!E7</f>
         <v>0.012</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="14">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B13" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Ajouter progressivement l'huile d'olive. Mixer.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C14" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D14" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="15">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>