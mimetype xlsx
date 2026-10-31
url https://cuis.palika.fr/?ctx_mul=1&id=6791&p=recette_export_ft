--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -15,215 +15,239 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>00001318</t>
   </si>
   <si>
     <t>yaourt nature sucré</t>
   </si>
   <si>
     <t>Matières premières</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-SAFRAN</t>
   </si>
   <si>
     <t>Safran filaments (Iran)</t>
   </si>
   <si>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
     <t>RNME101484</t>
   </si>
   <si>
     <t>Pignons de pin sachet 1kg</t>
   </si>
   <si>
-    <t>Pâtisserie épicerie sucrée</t>
+    <t>Oléagineux et noix</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>SAUCE AUX PIGNONS GRILLES</t>
+    <t>SAUCE AUX PIGNONS GRILLÉS</t>
   </si>
   <si>
     <t>Au four, torréfier les pignons sur une plaque à pâtisserie à +170°C.</t>
   </si>
   <si>
     <t>Au cutter, concasser finement les pignons grillés.</t>
   </si>
   <si>
     <t>Dans la cuve du batteur, mélanger au fouet les yaourts, le jus de citron, le sel, le poivre blanc et le safran. Bien lisser.</t>
   </si>
   <si>
     <t>Ajouter les pignons concassés et grillés.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ yaourt nature sucré</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pignons de pin sachet 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Safran filaments (Iran)</t>
   </si>
   <si>
-    <t>Fiche technique — SAUCE AUX PIGNONS GRILLES</t>
-[...2 lines deleted...]
-    <t>SAUCE AUX PIGNONS GRILLES  GRO_CDC_205G</t>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>Fiche technique — SAUCE AUX PIGNONS GRILLÉS</t>
+  </si>
+  <si>
+    <t>SAUCE AUX PIGNONS GRILLÉS  GRO_CDC_205G</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -339,51 +363,51 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -460,52 +484,52 @@
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
         <v>32</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="9">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*0.00376</f>
+        <v>0.12032</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="4">
         <v>0.006</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.006</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="9">
         <f>E8*12.5</f>
         <v>0.075</v>
@@ -525,551 +549,607 @@
         <v>0.006</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.006</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="9">
         <f>E9*2800</f>
         <v>16.8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="4">
-        <v>0.5</v>
+        <v>0.133333</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.5</v>
+        <v>0.133333</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G10" s="9">
-        <f>E10*54.41</f>
-        <v>27.205</v>
+        <f>E10*8.1571632501</f>
+        <v>1.087619</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D11" s="4">
-        <v>0.015</v>
+        <v>0.5</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.015</v>
+        <v>0.5</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="9">
-        <f>E11*0.35</f>
+        <f>E11*54.41</f>
+        <v>27.205</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="4">
+        <v>0.015</v>
+      </c>
+      <c r="E12" s="6">
+        <f>D12*$B$2</f>
+        <v>0.015</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="9">
+        <f>E12*0.35</f>
         <v>0.00525</v>
       </c>
     </row>
-    <row r="12">
-[...9 lines deleted...]
-        <f>SUM(G7:G11)</f>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s" s="10">
+        <v>31</v>
+      </c>
+      <c r="G13" s="11">
+        <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s" s="12">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s" s="12">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s" s="12">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="12">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C3" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*32</f>
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.015</f>
         <v>0.015</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.006</f>
         <v>0.006</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.006</f>
         <v>0.006</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" t="s">
+        <v>55</v>
+      </c>
+      <c r="D8" s="6">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="E8" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D15"/>
+  <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_205G · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_205G · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>Procedure!D2</f>
         <v>Au four, torréfier les pignons sur une plaque à pâtisserie à +170°C.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B11</f>
         <v>Pignons de pin sachet 1kg</v>
       </c>
       <c r="C6" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E11</f>
         <v>0.5</v>
       </c>
       <c r="D6" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>Procedure!D3</f>
         <v>Au cutter, concasser finement les pignons grillés.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="15">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B8" t="str" s="12">
         <f>Procedure!D4</f>
         <v>Dans la cuve du batteur, mélanger au fouet les yaourts, le jus de citron, le sel, le poivre blanc et le safran. Bien lisser.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B7</f>
         <v>yaourt nature sucré</v>
       </c>
       <c r="C9" s="6">
         <f>Besoins!E7</f>
         <v>32</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F7</f>
         <v>pc</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B12</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C10" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E12</f>
         <v>0.015</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C11" s="6">
         <f>Besoins!E8</f>
         <v>0.006</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B9</f>
         <v>Safran filaments (Iran)</v>
       </c>
       <c r="C12" s="6">
         <f>Besoins!E9</f>
         <v>0.006</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B13" t="str" s="12">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="6">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="15">
+        <v>63</v>
+      </c>
+      <c r="B14" t="str" s="12">
         <f>Procedure!D5</f>
         <v>Ajouter les pignons concassés et grillés.</v>
       </c>
-      <c r="C13"/>
-[...4 lines deleted...]
-      <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="16">
+        <v>64</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="B13:D13"/>
-    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>SAUCE AUX PIGNONS GRILLES</dc:title>
+  <dc:title>SAUCE AUX PIGNONS GRILLÉS</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>