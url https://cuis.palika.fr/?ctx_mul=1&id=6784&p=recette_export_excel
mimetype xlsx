--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,221 +17,227 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>SAUCE VERTE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_203G</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces collectivité (GRO.SAUCES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDC — scission de GRO_CDC_203, Chapitre 11. Réinjecté Ch.14.</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Collectivité (BPI.CDC)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:46</t>
+    <t>31/10/2026 06:05</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME101411</t>
+  </si>
+  <si>
+    <t>Moutarde de Dijon seau 5kg</t>
+  </si>
+  <si>
+    <t>Sauces et ketchup</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>RNME101406</t>
+  </si>
+  <si>
+    <t>Vinaigre vin rouge 6° bouteille 1,5L</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>RNME101405</t>
+  </si>
+  <si>
+    <t>Huile de tournesol bidon 5L</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>RNM0020160</t>
+  </si>
+  <si>
+    <t>CERFEUIL France botte</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>CRESSON-FRAIS</t>
+  </si>
+  <si>
+    <t>Cresson frais</t>
+  </si>
+  <si>
+    <t>RNM0230123</t>
+  </si>
+  <si>
+    <t>ÉPINARD France cat.I</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...65 lines deleted...]
-    <t>épinards branches portions</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
@@ -268,174 +274,186 @@
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Moutarde de Dijon seau 5kg</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CERFEUIL France botte</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ Colorant Vert Végétal</t>
+    <t xml:space="preserve">    ↳ CERFEUIL (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CERFEUIL France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ épinards branches portions</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">        ↳ CRESSON France botte</t>
+    <t xml:space="preserve">        ↳ ÉPINARD France cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Cresson frais</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Hacher finement tous les aromates.</t>
   </si>
   <si>
     <t>Incorporer les aromates hachés à la mayonnaise de base.</t>
   </si>
   <si>
     <t>Rectifier la couleur avec quelques gouttes de colorant (facultatif — alternative : cresson et épinards blanchis).</t>
   </si>
   <si>
     <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>En deuxième vitesse, incorporer l'huile en filet régulier.</t>
   </si>
   <si>
     <t>En fin de montage de la mayonnaise, ajouter le reste du vinaigre.</t>
   </si>
   <si>
     <t>En troisième vitesse, serrer la mayonnaise pendant 2 minutes.</t>
   </si>
   <si>
     <t>Vérifier l'assaisonnement et la consistance de la sauce.</t>
   </si>
   <si>
-    <t>Colorant Vert Végétal</t>
+    <t>COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
   </si>
   <si>
     <t>ÉPLUCHER</t>
   </si>
   <si>
-    <t>Éplucher, équeuter, trier et laver soigneusement les feuilles vertes (épinards, cresson, blettes, persil, cerfeuil, estragon).</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>MIXER</t>
   </si>
   <si>
-    <t>Les mixer très finement avec un peu d'eau afin de bien broyer les chloroplastes sphériques (granules à chlorophylle) pour en libérer la chlorophylle.</t>
-[...2 lines deleted...]
-    <t>Extraire le jus vert ainsi obtenu en le pressant à l'aide d'une étamine.</t>
+    <t>Éplucher, équeuter, trier et bien laver les feuilles vertes.</t>
+  </si>
+  <si>
+    <t>Les mixer très finement avec un peu d'eau pour libérer la chlorophylle, puis presser la purée dans une étamine pour en recueillir le jus vert.</t>
   </si>
   <si>
     <t>CHAUFFER</t>
   </si>
   <si>
+    <t>Chauffer ce jus tout doucement jusqu'à 70 °C, sans remuer : le vert se rassemble en surface et le liquide devient clair.</t>
+  </si>
+  <si>
     <t>70°C — ne pas dépasser</t>
   </si>
   <si>
     <t>ÉGOUTTER</t>
   </si>
   <si>
     <t>+3°C max</t>
   </si>
   <si>
     <t>Fiche technique — SAUCE VERTE</t>
   </si>
   <si>
     <t>SAUCE VERTE  GRO_CDC_203G</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
+    <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
+  </si>
+  <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Colorant Vert Végétal</t>
+    <t xml:space="preserve">    COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
   </si>
   <si>
     <t>↳ SAUCE MAYONNAISE  GRO_CDC_203</t>
   </si>
   <si>
     <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
   </si>
   <si>
+    <t xml:space="preserve">    VINAIGRE VIN ROUGE (L) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    HUILE TOURNESOL (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
-    <t>↳ Colorant Vert Végétal  00SAU_REC043</t>
+    <t>↳ COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)  GRO_CDR_B315</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -640,79 +658,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>2.02806825</v>
+        <v>19.362722972973</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.0202806825</v>
+        <v>0.19362722972973</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>2.02806825</v>
+        <v>19.362722972973</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -799,1378 +817,1407 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.2625</v>
+        <v>0.085135</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.2625</v>
+        <v>0.085135</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.27</f>
-        <v>0.070875</v>
+        <f>E7*3.7100058889</f>
+        <v>0.315851</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.000035</v>
+        <v>0.189189</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.000035</v>
+        <v>0.189189</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*9.8</f>
-        <v>0.000343</v>
+        <f>E8*1.79000179</f>
+        <v>0.338649</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.00021</v>
+        <v>0.000946</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.00021</v>
+        <v>0.000946</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12.5</f>
-        <v>0.002625</v>
+        <f>E9*9.799440032</f>
+        <v>0.00927</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
         <v>42</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.021</v>
+        <v>0.005676</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.021</v>
+        <v>0.005676</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*20.35</f>
-        <v>0.42735</v>
+        <f>E10*12.4992857551</f>
+        <v>0.070946</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>0.00315</v>
+        <v>0.567568</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.00315</v>
+        <v>0.567568</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*3.71</f>
-        <v>0.011687</v>
+        <f>E11*20.3499844952</f>
+        <v>11.55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>0.007</v>
+        <v>8.333333</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.007</v>
+        <v>8.333333</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*1.79</f>
-        <v>0.01253</v>
+        <f>E12*0.600000024</f>
+        <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
         <v>50</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.25</v>
+        <v>0.015</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.25</v>
+        <v>0.015</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*6</f>
-        <v>1.5</v>
+        <f>E13*4.2</f>
+        <v>0.063</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D14" s="9">
-        <v>0.0015</v>
+        <v>0.035</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.0015</v>
+        <v>0.035</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*1.65</f>
-        <v>0.002475</v>
+        <f>E14*2.7</f>
+        <v>0.0945</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D15" s="9">
-        <v>0.0035</v>
+        <v>7.094595</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.0035</v>
+        <v>7.094595</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*0.2699999846</f>
+        <v>1.915541</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D16" s="9">
-        <v>0.000525</v>
+        <v>0.014189</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.000525</v>
+        <v>0.014189</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*0.35</f>
-        <v>0.000184</v>
+        <f>E16*0.3500046667</f>
+        <v>0.004966</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s" s="3">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G17" s="13">
         <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C3" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D3" s="11">
         <v>3.5</v>
       </c>
       <c r="E3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F3" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D4" s="11">
-        <v>0.105</v>
+        <v>2.838</v>
       </c>
       <c r="E4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D5" s="11">
-        <v>0.021</v>
+        <v>0.568</v>
       </c>
       <c r="E5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D6" s="11">
-        <v>0.011</v>
+        <v>0.284</v>
       </c>
       <c r="E6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" t="s">
         <v>74</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="11">
-        <v>0.007</v>
+        <v>0.189</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D8" s="11">
-        <v>0.001</v>
+        <v>0.014</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D9" s="11">
-        <v>0</v>
+        <v>0.006</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D10" s="11">
-        <v>0</v>
+        <v>0.001</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C11" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D11" s="11">
-        <v>0.003</v>
+        <v>0.085</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D12" s="11">
-        <v>0.525</v>
+        <v>14.189</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D13" s="11">
-        <v>0.01</v>
+        <v>0.27</v>
       </c>
       <c r="E13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D14" s="11">
-        <v>0.263</v>
+        <v>7.095</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="D15" s="11">
         <v>0.25</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="D16" s="11">
-        <v>0.005</v>
+        <v>8.333</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="F16" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="D17" s="11">
-        <v>0.003</v>
+        <v>0.005</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>51</v>
+        <v>88</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D18" s="11">
-        <v>0.002</v>
+        <v>0.035</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>90</v>
+      </c>
+      <c r="C19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.015</v>
+      </c>
+      <c r="E19" t="s">
+        <v>35</v>
+      </c>
+      <c r="F19" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s" s="14">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s" s="14">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s" s="14">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Dans la cuve du batteur, au fouet, mélanger la moutarde, le sel, le poivre, le poivre de Cayenne, les jaunes d'œufs pasteurisés et un quart du volume du vinaigre.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B6">
         <v>2</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="14">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B7">
         <v>3</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s" s="14">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B8">
         <v>4</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s" s="14">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>5</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s" s="14">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D10" t="s" s="14">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D11" t="s" s="14">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s" s="14">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E12" t="s" s="14"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
       <c r="C13" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-        </is>
+        <v>111</v>
+      </c>
+      <c r="D13" t="s" s="14">
+        <v>112</v>
       </c>
       <c r="E13" t="s" s="14">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B14">
         <v>5</v>
       </c>
       <c r="C14" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D14" t="inlineStr" s="14">
         <is>
-          <t>Égoutter très délicatement le gel sur une étamine ou un linge très propre et humide. Éviter de remuer le liquide pour ne pas redisperser le gel. Utiliser immédiatement ou réserver bien enveloppé à l'abri de l'air en enceinte réfrigérée.</t>
+          <t>Recueillir délicatement le coagulat vert sur une étamine ou un linge propre et humide ; l'utiliser aussitôt ou le garder bien emballé, à l'abri de l'air, au réfrigérateur.</t>
         </is>
       </c>
       <c r="E14" t="s" s="14">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D37"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_203G · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_203G · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Hacher finement tous les aromates.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
-      <c r="B6" t="str">
-[...1 lines deleted...]
-        <v>CERFEUIL France botte</v>
+      <c r="B6" t="s">
+        <v>119</v>
       </c>
       <c r="C6" s="11">
-        <f>Besoins!E13</f>
+        <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
-      <c r="D6" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D6" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Incorporer les aromates hachés à la mayonnaise de base.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C8" s="11">
         <f>'Besoins'!$B$2*3.5</f>
         <v>3.5</v>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Rectifier la couleur avec quelques gouttes de colorant (facultatif — alternative : cresson et épinards blanchis).</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*0.005</f>
         <v>0.005</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="16">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Dans la cuve du batteur, au fouet, mélanger la moutarde, le sel, le poivre, le poivre de Cayenne, les jaunes d'œufs pasteurisés et un quart du volume du vinaigre.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B16</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E16</f>
-        <v>0.000525</v>
+        <v>0.014189</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E9</f>
-        <v>0.00021</v>
+        <f>Besoins!E10</f>
+        <v>0.005676</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B9</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E8</f>
-        <v>0.000035</v>
+        <f>Besoins!E9</f>
+        <v>0.000946</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B7</f>
         <v>Moutarde de Dijon seau 5kg</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E11</f>
-        <v>0.00315</v>
+        <f>Besoins!E7</f>
+        <v>0.085135</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C18" s="11">
-        <f>'Besoins'!$B$2*0.525</f>
-        <v>0.525</v>
+        <f>'Besoins'!$B$2*14.1891891892</f>
+        <v>14.189189</v>
       </c>
       <c r="D18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B19" t="str" s="14">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>126</v>
+      </c>
+      <c r="C19" s="11">
+        <f>'Besoins'!$B$2*0.2837837838</f>
+        <v>0.283784</v>
+      </c>
+      <c r="D19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="17">
+        <v>120</v>
+      </c>
+      <c r="B20" t="str" s="14">
         <f>Procedure!D6</f>
         <v>En deuxième vitesse, incorporer l'huile en filet régulier.</v>
       </c>
-      <c r="C19"/>
-[...13 lines deleted...]
-      </c>
+      <c r="C20"/>
+      <c r="D20"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D21"/>
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>127</v>
+      </c>
+      <c r="C21" s="11">
+        <f>'Besoins'!$B$2*2.8378378378</f>
+        <v>2.837838</v>
+      </c>
+      <c r="D21" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="17">
         <v>122</v>
       </c>
       <c r="B22" t="str" s="14">
+        <f>Procedure!D7</f>
+        <v>En fin de montage de la mayonnaise, ajouter le reste du vinaigre.</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="17">
+        <v>128</v>
+      </c>
+      <c r="B23" t="str" s="14">
         <f>Procedure!D8</f>
         <v>En troisième vitesse, serrer la mayonnaise pendant 2 minutes.</v>
       </c>
-      <c r="C22"/>
-[...6 lines deleted...]
-      <c r="B23" t="str" s="14">
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="17">
+        <v>129</v>
+      </c>
+      <c r="B24" t="str" s="14">
         <f>Procedure!D9</f>
         <v>Vérifier l'assaisonnement et la consistance de la sauce.</v>
       </c>
-      <c r="C23"/>
-[...4 lines deleted...]
-      <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A26" t="s" s="16">
+        <v>130</v>
+      </c>
+      <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A27" t="s" s="17">
+        <v>118</v>
+      </c>
+      <c r="B27" t="str" s="14">
+        <f>"[ÉPLUCHER] "&amp;Procedure!D10</f>
+        <v>[ÉPLUCHER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28"/>
-      <c r="B28" t="str">
+      <c r="A28" t="s" s="17">
+        <v>120</v>
+      </c>
+      <c r="B28" t="str" s="14">
+        <f>"[MIXER] "&amp;Procedure!D11</f>
+        <v>[MIXER] Éplucher, équeuter, trier et bien laver les feuilles vertes.</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="str">
         <f>Besoins!B14</f>
-        <v>CRESSON France botte</v>
-[...1 lines deleted...]
-      <c r="C28" s="11">
+        <v>ÉPINARD France cat.I</v>
+      </c>
+      <c r="C29" s="11">
         <f>Besoins!E14</f>
-        <v>0.0015</v>
-[...1 lines deleted...]
-      <c r="D28" t="str">
+        <v>0.035</v>
+      </c>
+      <c r="D29" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="29">
-[...9 lines deleted...]
-    </row>
     <row r="30">
-      <c r="A30" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D30"/>
+      <c r="A30"/>
+      <c r="B30" t="str">
+        <f>Besoins!B13</f>
+        <v>Cresson frais</v>
+      </c>
+      <c r="C30" s="11">
+        <f>Besoins!E13</f>
+        <v>0.015</v>
+      </c>
+      <c r="D30" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="17">
         <v>122</v>
       </c>
       <c r="B31" t="str" s="14">
-        <f>"[CHAUFFER] "&amp;Procedure!D13</f>
-        <v>[CHAUFFER] Chauffer tout doucement le jus jusqu'à la température de 70°C — le liquide se clarifie de lui-même : un gel très vert apparaît à la surface et le reste du liquide devient transparent.</v>
+        <f>Procedure!D12</f>
+        <v>Les mixer très finement avec un peu d'eau pour libérer la chlorophylle, puis presser la purée dans une étamine pour en recueillir le jus vert.</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32"/>
-      <c r="B32" t="str" s="18">
+      <c r="A32" t="s" s="17">
+        <v>128</v>
+      </c>
+      <c r="B32" t="str" s="14">
+        <f>"[CHAUFFER] "&amp;Procedure!D13</f>
+        <v>[CHAUFFER] Chauffer ce jus tout doucement jusqu'à 70 °C, sans remuer : le vert se rassemble en surface et le liquide devient clair.</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32"/>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E13</f>
         <v>ℹ</v>
       </c>
-      <c r="C32"/>
-[...9 lines deleted...]
-      </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34"/>
-      <c r="B34" t="str" s="18">
+      <c r="A34" t="s" s="17">
+        <v>129</v>
+      </c>
+      <c r="B34" t="str" s="14">
+        <f>"[ÉGOUTTER] "&amp;Procedure!D14</f>
+        <v>[ÉGOUTTER] Recueillir délicatement le coagulat vert sur une étamine ou un linge propre et humide ; l'utiliser aussitôt ou le garder bien emballé, à l'abri de l'air, au réfrigérateur.</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E14</f>
         <v>ℹ</v>
       </c>
-      <c r="C34"/>
-[...4 lines deleted...]
-      <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="21">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B19:D19"/>
-    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B20:D20"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
-    <mergeCell ref="A25:D25"/>
-[...2 lines deleted...]
-    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>
-    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="A37:D37"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE VERTE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>