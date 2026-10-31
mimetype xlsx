--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,130 +15,130 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>PIMENT-MANJAK</t>
+  </si>
+  <si>
+    <t>Piment Bonda Man Jak (habanero antillais)</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>AVOCAT-PC</t>
+  </si>
+  <si>
+    <t>Avocat frais (piece)</t>
+  </si>
+  <si>
+    <t>Fruits</t>
   </si>
   <si>
     <t>00000054</t>
   </si>
   <si>
     <t>CITRON PULCO (JUS)</t>
   </si>
   <si>
-    <t>FRUIT FRAIS</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>PIMENT-MANJAK</t>
-[...7 lines deleted...]
-  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>AVOCAT-PC</t>
-[...7 lines deleted...]
-  <si>
     <t>CITRON-VERT-FR</t>
   </si>
   <si>
     <t>Citron vert (fruit entier)</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>CIVE-ANTILLAISE</t>
   </si>
   <si>
     <t>Cive (oignon pays antillais)</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
@@ -212,87 +212,93 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de morue dessalée</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment Bonda Man Jak (habanero antillais)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Cive (oignon pays antillais)</t>
+    <t xml:space="preserve">    ↳ CIVE ANTILLAISE (KG) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Citron vert (fruit entier)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotte hachée IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
-    <t>conversion</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Avocat frais (piece)</t>
   </si>
   <si>
     <t>Fiche technique — CHIQUETAILLE DE MORUE</t>
   </si>
   <si>
     <t>CHIQUETAILLE DE MORUE  GRO_CDC_002</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CIVE ANTILLAISE (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
@@ -391,54 +397,54 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
@@ -533,320 +539,320 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>1.837071</v>
+        <v>3</v>
+      </c>
+      <c r="G7" s="8">
+        <f>E7*0.4</f>
+        <v>0.4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" t="s">
         <v>16</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>17</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="4">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
-      <c r="G8" s="9">
-[...1 lines deleted...]
-        <v>0.4</v>
+      <c r="G8" s="8">
+        <f>E8*0.7</f>
+        <v>35</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s">
+      <c r="A9" t="s" s="9">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s">
         <v>19</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>20</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="4">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-        <v>13.044</v>
+        <v>21</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*3.6741428571</f>
+        <v>1.837071</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>50</v>
+        <v>0.2</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>50</v>
+        <v>0.2</v>
       </c>
       <c r="F10" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>45</v>
+        <v>25</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*65.22</f>
+        <v>13.044</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
         <v>0.48</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.48</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
-      <c r="G11" s="9">
+      <c r="G11" s="8">
         <f>E11*5.5</f>
         <v>2.64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="4">
-        <v>0.33</v>
+        <v>4.125</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.33</v>
+        <v>4.125</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
-      <c r="G12" s="9">
+      <c r="G12" s="8">
         <f>E12*4.5</f>
-        <v>1.485</v>
+        <v>18.5625</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="4">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
-      <c r="G13" s="9">
-        <f>E13*4.5</f>
+      <c r="G13" s="8">
+        <f>E13*0.45</f>
         <v>0.9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
         <v>0.12</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.12</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
-      <c r="G14" s="9">
+      <c r="G14" s="8">
         <f>E14*9.26</f>
         <v>1.1112</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="4">
         <v>0.5</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="8">
         <f>E15*6.96</f>
         <v>3.48</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="4">
         <v>2</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>2</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
-      <c r="G16" s="9">
+      <c r="G16" s="8">
         <f>E16*2.92</f>
         <v>5.84</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="4">
         <v>10</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>29</v>
       </c>
-      <c r="G17" s="9">
+      <c r="G17" s="8">
         <f>E17*19.92</f>
         <v>199.2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="10">
         <v>45</v>
       </c>
       <c r="G18" s="11">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
@@ -1103,148 +1109,148 @@
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>64</v>
       </c>
       <c r="C5" t="s">
         <v>62</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>65</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.33</f>
         <v>0.33</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
         <v>62</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.48</f>
         <v>0.48</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
         <v>62</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C10" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>72</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
@@ -1343,253 +1349,249 @@
         <v>10</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B14</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C8" s="6">
         <f>Besoins!E14</f>
         <v>0.12</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Piment Bonda Man Jak (habanero antillais)</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>1</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>pc</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="str">
-[...1 lines deleted...]
-        <v>Cive (oignon pays antillais)</v>
+      <c r="B10" t="s">
+        <v>78</v>
       </c>
       <c r="C10" s="6">
-        <f>Besoins!E12</f>
+        <f>'Besoins'!$B$2*0.33</f>
         <v>0.33</v>
       </c>
-      <c r="D10" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D10" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B11</f>
         <v>Citron vert (fruit entier)</v>
       </c>
       <c r="C11" s="6">
         <f>Besoins!E11</f>
         <v>0.48</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B15</f>
         <v>Échalotte hachée IQF</v>
       </c>
       <c r="C12" s="6">
         <f>Besoins!E15</f>
         <v>0.5</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
-      <c r="B13" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B13" t="s">
+        <v>79</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E13</f>
+        <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
-      <c r="D13" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D13" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B8</f>
         <v>Avocat frais (piece)</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E8</f>
         <v>50</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F8</f>
         <v>pc</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B15" t="str" s="12">
         <f>Procedure!D4</f>
         <v>Préchauffer le four sur la position vapeur. Disposer les filets de morue sur 5 bacs GN 1/1 H 35 perforés. Étager les bacs sur l'échelle de cuisson. Enfourner et cuire les filets de morue à la vapeur durant 7 minutes environ. Refroidir les filets suivant la procédure. Effeuiller la chair de morue. Réserver au froid en attente d'utilisation, dans une bassine assez grande pour prévoir ultérieurement son assaisonnement.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E4</f>
         <v>ℹ</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="15">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B17" t="str" s="12">
         <f>Procedure!D5</f>
         <v>Dans la calotte, mélanger les épices et les aromates avec le jus de citron vert et l'huile. Emulsionner l'ensemble des éléments. Vérifier et rectifier l'assaisonnement.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>CITRON PULCO (JUS)</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>0.5</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C19" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="15">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B20" t="str" s="12">
         <f>Procedure!D6</f>
         <v>Mélanger la chair de la morue effeuillée et la vinaigrette. Rectifier l'assaisonnement (le sel n'a pas été prévu dans la recette en raison des filets de morue, ajuster le besoin en sel le cas échéant).</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="15">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B21" t="str" s="12">
         <f>Procedure!D7</f>
         <v>Dresser la chiquetaille de morue à l'assiette ou en ravier. Parsemer de dés de tomate et décorer de 2 quartiers d'avocats. On peut dresser la chiquetaille sur quelques feuilles de salade verte.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B16</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C22" s="6">
         <f>Besoins!E16</f>
         <v>2</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="15">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B23" t="str" s="12">
         <f>Procedure!D8</f>
         <v>On peut adjoindre aux avocats préalablement réduits en purée, 1/2 litre de crème fleurette montée, afin d'obtenir une mousse d'avocats. Cette mousse d'avocats sera dressée à la poche munie d'une douille cannelée.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="17">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A25:D25"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>