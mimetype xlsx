--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,190 +17,190 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CHIQUETAILLE DE MORUE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_002</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDC (Cuisine de Collectivité) — verrouillage final Chapitre 5 (audit complet). Réinjecté Chapitre 14 (31/08/2026) depuis MD nettoyé.</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Collectivité (BPI.CDC)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:57</t>
+    <t>31/10/2026 03:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>PIMENT-MANJAK</t>
+  </si>
+  <si>
+    <t>Piment Bonda Man Jak (habanero antillais)</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>AVOCAT-PC</t>
+  </si>
+  <si>
+    <t>Avocat frais (piece)</t>
+  </si>
+  <si>
+    <t>Fruits</t>
   </si>
   <si>
     <t>00000054</t>
   </si>
   <si>
     <t>CITRON PULCO (JUS)</t>
   </si>
   <si>
-    <t>FRUIT FRAIS</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>PIMENT-MANJAK</t>
-[...7 lines deleted...]
-  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>AVOCAT-PC</t>
-[...7 lines deleted...]
-  <si>
     <t>CITRON-VERT-FR</t>
   </si>
   <si>
     <t>Citron vert (fruit entier)</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>CIVE-ANTILLAISE</t>
   </si>
   <si>
     <t>Cive (oignon pays antillais)</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
@@ -247,117 +247,129 @@
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Entrées froides collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de morue dessalée</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment Bonda Man Jak (habanero antillais)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Cive (oignon pays antillais)</t>
+    <t xml:space="preserve">    ↳ CIVE ANTILLAISE (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Cive (oignon pays antillais)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Citron vert (fruit entier)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotte hachée IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
-    <t>Conversions diverses</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">        ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Avocat frais (piece)</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
   </si>
   <si>
     <t>Four position vapeur, 7 min</t>
   </si>
   <si>
     <t>7 min (cuisson)</t>
   </si>
   <si>
     <t>Fiche technique — CHIQUETAILLE DE MORUE</t>
   </si>
   <si>
     <t>CHIQUETAILLE DE MORUE  GRO_CDC_002</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CIVE ANTILLAISE (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
@@ -580,79 +592,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>274.93727142857</v>
+        <v>282.01477142857</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.7493727142857</v>
+        <v>2.8201477142857</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>274.93727142857</v>
+        <v>282.01477142857</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -739,221 +751,221 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.6741428571</f>
-        <v>1.837071</v>
+        <f>E7*0.4</f>
+        <v>0.4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="9">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.4</f>
-        <v>0.4</v>
+        <f>E8*0.7</f>
+        <v>35</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s">
+      <c r="A9" t="s" s="12">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*65.22</f>
-        <v>13.044</v>
+        <f>E9*3.6741428571</f>
+        <v>1.837071</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>50</v>
+        <v>0.2</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>50</v>
+        <v>0.2</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.9</f>
-        <v>45</v>
+        <f>E10*65.22</f>
+        <v>13.044</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.48</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.48</v>
       </c>
       <c r="F11" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="4">
         <f>E11*5.5</f>
         <v>2.64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="9">
-        <v>0.33</v>
+        <v>4.125</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.33</v>
+        <v>4.125</v>
       </c>
       <c r="F12" t="s">
         <v>52</v>
       </c>
       <c r="G12" s="4">
         <f>E12*4.5</f>
-        <v>1.485</v>
+        <v>18.5625</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="9">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*4.5</f>
+        <f>E13*0.45</f>
         <v>0.9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="9">
         <v>0.12</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.12</v>
       </c>
       <c r="F14" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="4">
         <f>E14*9.26</f>
@@ -1037,51 +1049,51 @@
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="3">
         <v>65</v>
       </c>
       <c r="G18" s="13">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>66</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>67</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>68</v>
       </c>
@@ -1150,327 +1162,367 @@
       </c>
       <c r="E4" t="s">
         <v>49</v>
       </c>
       <c r="F4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>75</v>
       </c>
       <c r="C5" t="s">
         <v>73</v>
       </c>
       <c r="D5" s="11">
         <v>1</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>76</v>
       </c>
       <c r="C6" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D6" s="11">
         <v>0.33</v>
       </c>
       <c r="E6" t="s">
         <v>49</v>
       </c>
       <c r="F6" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C7" t="s">
         <v>73</v>
       </c>
       <c r="D7" s="11">
-        <v>0.48</v>
+        <v>4.125</v>
       </c>
       <c r="E7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C8" t="s">
         <v>73</v>
       </c>
       <c r="D8" s="11">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="E8" t="s">
         <v>49</v>
       </c>
       <c r="F8" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
         <v>73</v>
       </c>
       <c r="D9" s="11">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="E9" t="s">
         <v>49</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D10" s="11">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C11" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D11" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>83</v>
       </c>
       <c r="C12" t="s">
         <v>73</v>
       </c>
       <c r="D12" s="11">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>84</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D13" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>85</v>
       </c>
       <c r="C14" t="s">
         <v>73</v>
       </c>
       <c r="D14" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E14" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" s="11">
+        <v>2</v>
+      </c>
+      <c r="E15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" s="11">
         <v>50</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E16" t="s">
         <v>25</v>
       </c>
-      <c r="F14" t="s">
-        <v>45</v>
+      <c r="F16" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s" s="14">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Laver à grande eau les filets de morue. Réserver au froid. Éplucher, laver et désinfecter les végétaux suivant les protocoles. Épépiner le piment en prenant soin de vous protéger avec des gants à usage unique. Hacher finement le piment. Réserver le piment dans une calotte qui servira ultérieurement à la confection de la vinaigrette. Ciseler finement la cive. Réserver dans la calotte à vinaigrette. Au cutter, hacher le persil. Réserver dans la calotte à vinaigrette. Couper les avocats en deux, et citronner la chair. Réserver au froid dans 1 bac GN 1/1 H 250 en polycarbonate (réservé pour la garniture, étape 5).</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Préchauffer le four sur la position vapeur. Disposer les filets de morue sur 5 bacs GN 1/1 H 35 perforés. Étager les bacs sur l'échelle de cuisson. Enfourner et cuire les filets de morue à la vapeur durant 7 minutes environ. Refroidir les filets suivant la procédure. Effeuiller la chair de morue. Réserver au froid en attente d'utilisation, dans une bassine assez grande pour prévoir ultérieurement son assaisonnement.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Dans la calotte, mélanger les épices et les aromates avec le jus de citron vert et l'huile. Emulsionner l'ensemble des éléments. Vérifier et rectifier l'assaisonnement.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
@@ -1513,320 +1565,316 @@
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_002 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_002 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Laver à grande eau les filets de morue. Réserver au froid. Éplucher, laver et désinfecter les végétaux suivant les protocoles. Épépiner le piment en prenant soin de vous protéger avec des gants à usage unique. Hacher finement le piment. Réserver le piment dans une calotte qui servira ultérieurement à la confection de la vinaigrette. Ciseler finement la cive. Réserver dans la calotte à vinaigrette. Au cutter, hacher le persil. Réserver dans la calotte à vinaigrette. Couper les avocats en deux, et citronner la chair. Réserver au froid dans 1 bac GN 1/1 H 250 en polycarbonate (réservé pour la garniture, étape 5).</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B17</f>
         <v>Filets de morue dessalée</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E17</f>
         <v>10</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B14</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E14</f>
         <v>0.12</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Piment Bonda Man Jak (habanero antillais)</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>1</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>pc</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="str">
-[...1 lines deleted...]
-        <v>Cive (oignon pays antillais)</v>
+      <c r="B10" t="s">
+        <v>101</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E12</f>
+        <f>'Besoins'!$B$2*0.33</f>
         <v>0.33</v>
       </c>
-      <c r="D10" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D10" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B11</f>
         <v>Citron vert (fruit entier)</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E11</f>
         <v>0.48</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B15</f>
         <v>Échalotte hachée IQF</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E15</f>
         <v>0.5</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
-      <c r="B13" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B13" t="s">
+        <v>102</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E13</f>
+        <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
-      <c r="D13" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D13" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B8</f>
         <v>Avocat frais (piece)</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E8</f>
         <v>50</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F8</f>
         <v>pc</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="17">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B15" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Préchauffer le four sur la position vapeur. Disposer les filets de morue sur 5 bacs GN 1/1 H 35 perforés. Étager les bacs sur l'échelle de cuisson. Enfourner et cuire les filets de morue à la vapeur durant 7 minutes environ. Refroidir les filets suivant la procédure. Effeuiller la chair de morue. Réserver au froid en attente d'utilisation, dans une bassine assez grande pour prévoir ultérieurement son assaisonnement.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E4</f>
         <v>ℹ</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="17">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B17" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Dans la calotte, mélanger les épices et les aromates avec le jus de citron vert et l'huile. Emulsionner l'ensemble des éléments. Vérifier et rectifier l'assaisonnement.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>CITRON PULCO (JUS)</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>0.5</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C19" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="17">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B20" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Mélanger la chair de la morue effeuillée et la vinaigrette. Rectifier l'assaisonnement (le sel n'a pas été prévu dans la recette en raison des filets de morue, ajuster le besoin en sel le cas échéant).</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="17">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B21" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Dresser la chiquetaille de morue à l'assiette ou en ravier. Parsemer de dés de tomate et décorer de 2 quartiers d'avocats. On peut dresser la chiquetaille sur quelques feuilles de salade verte.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B16</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C22" s="11">
         <f>Besoins!E16</f>
         <v>2</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="17">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B23" t="str" s="14">
         <f>Procedure!D8</f>
         <v>On peut adjoindre aux avocats préalablement réduits en purée, 1/2 litre de crème fleurette montée, afin d'obtenir une mousse d'avocats. Cette mousse d'avocats sera dressée à la poche munie d'une douille cannelée.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="19">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="12">