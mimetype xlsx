--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -15,107 +15,107 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>RNM17710123</t>
   </si>
   <si>
     <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM26040123</t>
   </si>
   <si>
     <t>AUBERGINE France cat.I</t>
   </si>
   <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
   </si>
@@ -197,69 +197,72 @@
   <si>
     <t xml:space="preserve">    ↳ AUBERGINE France cat.I</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>Fiche technique — CAVIAR D'AUBERGINE</t>
   </si>
   <si>
     <t>CAVIAR D'AUBERGINE  GRO_CDC_001</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -601,61 +604,61 @@
         <v>10</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="8">
         <f>E10*3.3</f>
         <v>33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="4">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*4.5</f>
+        <f>E11*0.45</f>
         <v>0.9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
         <v>0.045</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.045</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="8">
         <f>E12*0.35</f>
@@ -977,51 +980,51 @@
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="s">
         <v>53</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.012</f>
         <v>0.012</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>60</v>
       </c>
       <c r="C8" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>61</v>
       </c>
       <c r="C9" t="s">
         <v>53</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
@@ -1151,123 +1154,121 @@
         <f>Besoins!E12</f>
         <v>0.045</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B7</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C11" s="6">
         <f>Besoins!E7</f>
         <v>0.012</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
-      <c r="B12" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B12" t="s">
+        <v>67</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E11</f>
+        <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
-      <c r="D12" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D12" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B13</f>
         <v>Pain de campagne tranché (kg)</v>
       </c>
       <c r="C13" s="6">
         <f>Besoins!E13</f>
         <v>4</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str" s="15">
         <f>"ℹ "&amp;Procedure!E3</f>
         <v>ℹ</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="14">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="str" s="11">
         <f>Procedure!D4</f>
         <v>Éplucher, laver et désinfecter les végétaux. Couper les aubergines en cubes. Réserver dans 1 bac GN 2/1 H 250 en polycarbonate. Au mixeur, réduire en purée l'ail. Réserver au froid. Hacher le persil grossièrement ou l'effeuiller. Réserver au froid.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="14">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" t="str" s="11">
         <f>Procedure!D5</f>
         <v>En sauteuse, à l'huile, compoter sans coloration à couvert les cubes d'aubergines pendant 30 minutes. Contrôler la cuisson : la chair de l'aubergine doit être molle. Refroidir en cellule de refroidissement. Dans la cuve du batteur, malaxer la chair d'aubergine, l'ail, le sel, le poivre et 25 cL d'huile d'olive pour obtenir une purée. On peut parfumer le caviar d'aubergines avec de l'huile de sésame.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="14">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="str" s="11">
         <f>Procedure!D6</f>
         <v>Réserver dans 2 bacs GN 1/1 H 100, filmer et stocker au froid.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="14">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B18" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Servir bien frais. Variante : ajouter des herbes fraîches pour plus de fraîcheur.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B10</f>
         <v>AUBERGINE France cat.I</v>
       </c>
       <c r="C19" s="6">
         <f>Besoins!E10</f>
         <v>10</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
@@ -1307,87 +1308,85 @@
         <f>Besoins!E12</f>
         <v>0.045</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
         <f>Besoins!B7</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C23" s="6">
         <f>Besoins!E7</f>
         <v>0.012</v>
       </c>
       <c r="D23" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
-      <c r="B24" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B24" t="s">
+        <v>67</v>
       </c>
       <c r="C24" s="6">
-        <f>Besoins!E11</f>
+        <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
-      <c r="D24" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D24" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
         <f>Besoins!B13</f>
         <v>Pain de campagne tranché (kg)</v>
       </c>
       <c r="C25" s="6">
         <f>Besoins!E13</f>
         <v>4</v>
       </c>
       <c r="D25" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="16">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="A27:D27"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">