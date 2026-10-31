--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,164 +17,164 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CAVIAR D'AUBERGINE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_001</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Entrées froides collectivité (GRO.ENT.FR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Collectivité (BPI.CDC)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:09</t>
+    <t>31/10/2026 04:06</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>RNM17710123</t>
   </si>
   <si>
     <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM26040123</t>
   </si>
   <si>
     <t>AUBERGINE France cat.I</t>
   </si>
   <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
   </si>
@@ -226,51 +226,54 @@
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Contrôler les D.L.C., peser les denrées, sélectionner le matériel. Laver et désinfecter le matériel et le poste de travail.</t>
   </si>
@@ -278,50 +281,53 @@
     <t>Four +170°C</t>
   </si>
   <si>
     <t>30 min (cuisson)</t>
   </si>
   <si>
     <t>Réserver dans 2 bacs GN 1/1 H 100, filmer et stocker au froid.</t>
   </si>
   <si>
     <t>Servir bien frais. Variante : ajouter des herbes fraîches pour plus de fraîcheur.</t>
   </si>
   <si>
     <t>Fiche technique — CAVIAR D'AUBERGINE</t>
   </si>
   <si>
     <t>CAVIAR D'AUBERGINE  GRO_CDC_001</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
@@ -806,61 +812,61 @@
         <v>10</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="4">
         <f>E10*3.3</f>
         <v>33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="9">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="F11" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*4.5</f>
+        <f>E11*0.45</f>
         <v>0.9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="9">
         <v>0.045</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.045</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0.35</f>
@@ -894,51 +900,51 @@
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s" s="3">
         <v>53</v>
       </c>
       <c r="G14" s="12">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>54</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>55</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>56</v>
       </c>
@@ -1078,535 +1084,551 @@
       </c>
       <c r="B8" t="s">
         <v>68</v>
       </c>
       <c r="C8" t="s">
         <v>61</v>
       </c>
       <c r="D8" s="11">
         <v>0.012</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>69</v>
       </c>
       <c r="C9" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D9" s="11">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>70</v>
       </c>
       <c r="C10" t="s">
         <v>61</v>
       </c>
       <c r="D10" s="11">
+        <v>2</v>
+      </c>
+      <c r="E10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>71</v>
+      </c>
+      <c r="C11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D11" s="11">
         <v>4</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E11" t="s">
         <v>34</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F11" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s" s="13">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Trancher le pain et disposer les tranches sur des grilles GN 1/1 de cuisson. Badigeonner les tranches avec 25 cL d'huile d'olive (sur les 500 ml de la recette). Au four à +170°C, toaster les tranches de pain. Réserver.</t>
         </is>
       </c>
       <c r="E3" t="s" s="13">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Éplucher, laver et désinfecter les végétaux. Couper les aubergines en cubes. Réserver dans 1 bac GN 2/1 H 250 en polycarbonate. Au mixeur, réduire en purée l'ail. Réserver au froid. Hacher le persil grossièrement ou l'effeuiller. Réserver au froid.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>En sauteuse, à l'huile, compoter sans coloration à couvert les cubes d'aubergines pendant 30 minutes. Contrôler la cuisson : la chair de l'aubergine doit être molle. Refroidir en cellule de refroidissement. Dans la cuve du batteur, malaxer la chair d'aubergine, l'ail, le sel, le poivre et 25 cL d'huile d'olive pour obtenir une purée. On peut parfumer le caviar d'aubergines avec de l'huile de sésame.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D27"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_001 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_001 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Contrôler les D.L.C., peser les denrées, sélectionner le matériel. Laver et désinfecter le matériel et le poste de travail.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Trancher le pain et disposer les tranches sur des grilles GN 1/1 de cuisson. Badigeonner les tranches avec 25 cL d'huile d'olive (sur les 500 ml de la recette). Au four à +170°C, toaster les tranches de pain. Réserver.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B10</f>
         <v>AUBERGINE France cat.I</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E10</f>
         <v>10</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B9</f>
         <v>AIL frais France cat.I 60-80mm</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E9</f>
         <v>0.4</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B12</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E12</f>
         <v>0.045</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B7</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E7</f>
         <v>0.012</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
-      <c r="B12" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B12" t="s">
+        <v>88</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E11</f>
+        <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
-      <c r="D12" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D12" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B13</f>
         <v>Pain de campagne tranché (kg)</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E13</f>
         <v>4</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E3</f>
         <v>ℹ</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="16">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B15" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Éplucher, laver et désinfecter les végétaux. Couper les aubergines en cubes. Réserver dans 1 bac GN 2/1 H 250 en polycarbonate. Au mixeur, réduire en purée l'ail. Réserver au froid. Hacher le persil grossièrement ou l'effeuiller. Réserver au froid.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="16">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B16" t="str" s="13">
         <f>Procedure!D5</f>
         <v>En sauteuse, à l'huile, compoter sans coloration à couvert les cubes d'aubergines pendant 30 minutes. Contrôler la cuisson : la chair de l'aubergine doit être molle. Refroidir en cellule de refroidissement. Dans la cuve du batteur, malaxer la chair d'aubergine, l'ail, le sel, le poivre et 25 cL d'huile d'olive pour obtenir une purée. On peut parfumer le caviar d'aubergines avec de l'huile de sésame.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="16">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B17" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Réserver dans 2 bacs GN 1/1 H 100, filmer et stocker au froid.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="16">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B18" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Servir bien frais. Variante : ajouter des herbes fraîches pour plus de fraîcheur.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B10</f>
         <v>AUBERGINE France cat.I</v>
       </c>
       <c r="C19" s="11">
         <f>Besoins!E10</f>
         <v>10</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B9</f>
         <v>AIL frais France cat.I 60-80mm</v>
       </c>
       <c r="C20" s="11">
         <f>Besoins!E9</f>
         <v>0.4</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C21" s="11">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B12</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C22" s="11">
         <f>Besoins!E12</f>
         <v>0.045</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
         <f>Besoins!B7</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C23" s="11">
         <f>Besoins!E7</f>
         <v>0.012</v>
       </c>
       <c r="D23" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
-      <c r="B24" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B24" t="s">
+        <v>88</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E11</f>
+        <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
-      <c r="D24" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D24" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
         <f>Besoins!B13</f>
         <v>Pain de campagne tranché (kg)</v>
       </c>
       <c r="C25" s="11">
         <f>Besoins!E13</f>
         <v>4</v>
       </c>
       <c r="D25" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="18">