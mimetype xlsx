--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -721,187 +721,187 @@
         <v>0.008</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>0.008</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="9">
         <f>E7*0.022064</f>
         <v>0.000177</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="8">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="4">
-        <v>0.05994</v>
+        <v>0.058765</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.05994</v>
+        <v>0.058765</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="9">
-        <f>E8*0.5902684211</f>
-        <v>0.035381</v>
+        <f>E8*0.5902654668</f>
+        <v>0.034687</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="8">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4">
-        <v>0.00954</v>
+        <v>0.009353</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.00954</v>
+        <v>0.009353</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9">
-        <f>E9*0.7833</f>
-        <v>0.007473</v>
+        <f>E9*0.7832950736</f>
+        <v>0.007326</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="4">
         <v>0.006</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.006</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="9">
         <f>E10*3.9514</f>
         <v>0.023708</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="8">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="4">
-        <v>0.83</v>
+        <v>0.817647</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.83</v>
+        <v>0.817647</v>
       </c>
       <c r="F11" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="9">
-        <f>E11*0.27</f>
-        <v>0.2241</v>
+        <f>E11*0.2700000194</f>
+        <v>0.220765</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4">
-        <v>0.0018</v>
+        <v>0.001765</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.0018</v>
+        <v>0.001765</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="9">
-        <f>E12*22</f>
-        <v>0.0396</v>
+        <f>E12*21.9963339443</f>
+        <v>0.038824</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>0.0063</v>
+        <v>0.006265</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.0063</v>
+        <v>0.006265</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="9">
-        <f>E13*35</f>
-        <v>0.2205</v>
+        <f>E13*34.9983568847</f>
+        <v>0.219265</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="8">
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="4">
         <v>0.013</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.013</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14" s="9">
         <f>E14*0.003</f>
         <v>0.000039</v>
@@ -921,112 +921,112 @@
         <v>0.0002</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.0002</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="9">
         <f>E15*0.186416</f>
         <v>0.000037</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="8">
         <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="4">
-        <v>0.12006</v>
+        <v>0.117706</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>0.12006</v>
+        <v>0.117706</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="9">
-        <f>E16*0.5999</f>
-        <v>0.072024</v>
+        <f>E16*0.5998994004</f>
+        <v>0.070612</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17" t="s">
         <v>41</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="4">
         <v>0.0855</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>0.0855</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="9">
         <f>E17*4.2</f>
         <v>0.3591</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="4">
-        <v>0.03006</v>
+        <v>0.029471</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.03006</v>
+        <v>0.029471</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="9">
-        <f>E18*0.82</f>
-        <v>0.024649</v>
+        <f>E18*0.8199885431</f>
+        <v>0.024166</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="8">
         <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="4">
         <v>0.0004</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>0.0004</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="9">
         <f>E19*0.95</f>
         <v>0.00038</v>
@@ -1553,178 +1553,178 @@
       <c r="B11" t="s">
         <v>111</v>
       </c>
       <c r="C11" t="s">
         <v>100</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.18</f>
         <v>0.18</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>112</v>
       </c>
       <c r="C12" t="s">
         <v>100</v>
       </c>
       <c r="D12" s="6">
-        <f>'Besoins'!$B$2*0.18</f>
-        <v>0.18</v>
+        <f>'Besoins'!$B$2*0.1764705882</f>
+        <v>0.176471</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>113</v>
       </c>
       <c r="C13" t="s">
         <v>104</v>
       </c>
       <c r="D13" s="6">
-        <f>'Besoins'!$B$2*0.12006</f>
-        <v>0.12006</v>
+        <f>'Besoins'!$B$2*0.1177058824</f>
+        <v>0.117706</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>114</v>
       </c>
       <c r="C14" t="s">
         <v>104</v>
       </c>
       <c r="D14" s="6">
-        <f>'Besoins'!$B$2*0.03006</f>
-        <v>0.03006</v>
+        <f>'Besoins'!$B$2*0.0294705882</f>
+        <v>0.029471</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>115</v>
       </c>
       <c r="C15" t="s">
         <v>104</v>
       </c>
       <c r="D15" s="6">
-        <f>'Besoins'!$B$2*0.05994</f>
-        <v>0.05994</v>
+        <f>'Besoins'!$B$2*0.0587647059</f>
+        <v>0.058765</v>
       </c>
       <c r="E15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>116</v>
       </c>
       <c r="C16" t="s">
         <v>110</v>
       </c>
       <c r="D16" s="6">
-        <f>'Besoins'!$B$2*0.02394</f>
-        <v>0.02394</v>
+        <f>'Besoins'!$B$2*0.0234705882</f>
+        <v>0.023471</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>117</v>
       </c>
       <c r="C17" t="s">
         <v>104</v>
       </c>
       <c r="D17" s="6">
-        <f>'Besoins'!$B$2*0.00954</f>
-        <v>0.00954</v>
+        <f>'Besoins'!$B$2*0.0093529412</f>
+        <v>0.009353</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
         <v>118</v>
       </c>
       <c r="C18" t="s">
         <v>104</v>
       </c>
       <c r="D18" s="6">
-        <f>'Besoins'!$B$2*0.0018</f>
-        <v>0.0018</v>
+        <f>'Besoins'!$B$2*0.0017647059</f>
+        <v>0.001765</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>119</v>
       </c>
       <c r="C19" t="s">
         <v>104</v>
       </c>
       <c r="D19" s="6">
-        <f>'Besoins'!$B$2*0.0018</f>
-        <v>0.0018</v>
+        <f>'Besoins'!$B$2*0.0017647059</f>
+        <v>0.001765</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>120</v>
       </c>
       <c r="C20" t="s">
         <v>100</v>
       </c>
       <c r="D20" s="6">
         <f>'Besoins'!$B$2*0.09</f>
         <v>0.09</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">