--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,220 +17,217 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="176">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Croissant au jambon (Ferrandi)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>FER-CROISJAMBON</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Snacking boulanger (pizza, fougasse) (BOU.SNACKING)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — FER.BOUL -- 91 recettes/bases, composants_lies complets, imbrication FT chapitre 9, valide Palika 22/07/2026</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Boulangerie Viennoiserie — Recettes et techniques d'une école d'excellence (FER.BOUL)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1,1 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>00001476</t>
   </si>
   <si>
     <t>jambon cuit supérieur AC 3 noix (noix-sous-noix et patissière)</t>
   </si>
   <si>
     <t>Jambons</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00001743</t>
-[...7 lines deleted...]
-  <si>
     <t>AIL-DESHYDRATE</t>
   </si>
   <si>
     <t>Ail déshydraté en poudre — à réactualiser</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EMMENTAL-RAPE</t>
   </si>
   <si>
     <t>Emmental râpé — à réactualiser</t>
   </si>
   <si>
     <t>NOIX-MUSCADE</t>
   </si>
   <si>
     <t>Noix de muscade moulue — à réactualiser</t>
   </si>
   <si>
     <t>MEL-HERBES-PRO</t>
   </si>
   <si>
     <t>Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>FAR-GRUAU</t>
   </si>
   <si>
     <t>Farine de gruau T45 (force boulangère)</t>
   </si>
   <si>
-    <t>Farines de blé</t>
-[...1 lines deleted...]
-  <si>
     <t>FAR-TRAD</t>
   </si>
   <si>
     <t>Farine de tradition française T65</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>LAIT-ENT-POW</t>
   </si>
   <si>
     <t>Lait entier en poudre 26% MG</t>
@@ -322,60 +319,60 @@
   <si>
     <t xml:space="preserve">        ↳ Levure fraîche de boulanger</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de tourage (Ferrandi)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail déshydraté en poudre — à réactualiser</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Béchamel (Ferrandi)</t>
   </si>
   <si>
     <t>Sauces blanches et veloutés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Roux Blanc</t>
+    <t xml:space="preserve">        ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">            ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Noix de muscade moulue — à réactualiser</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ jambon cuit supérieur AC 3 noix (noix-sous-noix et patissière)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Emmental râpé — à réactualiser</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
@@ -478,123 +475,120 @@
   <si>
     <t>Poser le beurre (150g) au centre d'un des rectangles, fariner légèrement, taper au rouleau pour l'aplatir jusqu'aux marquages sans dépasser.</t>
   </si>
   <si>
     <t>Replier la feuille sur le beurre en suivant les marquages, égaliser l'épaisseur au rouleau dans l'enveloppe de papier.</t>
   </si>
   <si>
     <t>Réfrigérer avant utilisation.</t>
   </si>
   <si>
     <t>Béchamel (Ferrandi)</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>Faites fondre le roux, versez le lait chaud en fouettant hors du feu, remettez sur le feu et cuisez en remuant jusqu'à épaississement.</t>
   </si>
   <si>
     <t>ASSAISONNER</t>
   </si>
   <si>
     <t>Assaisonnez de muscade.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — Croissant au jambon (Ferrandi)</t>
   </si>
   <si>
     <t>Croissant au jambon (Ferrandi)  FER-CROISJAMBON</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t xml:space="preserve">    Pâte levée feuilletée (Ferrandi)</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    Béchamel (Ferrandi)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>↳ Pâte levée feuilletée (Ferrandi)  FER-PATLEVFEUIL</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre de tourage (Ferrandi)</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>↳ Beurre de tourage (Ferrandi)  FER-BEURTOUR</t>
   </si>
   <si>
     <t>↳ Béchamel (Ferrandi)  FER-BECHAMEL</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
-[...2 lines deleted...]
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
+  </si>
+  <si>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -713,50 +707,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -796,105 +793,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>3.1534197693575</v>
+        <v>3.2058197693575</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.8667452448705</v>
+        <v>2.9143816085068</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>3.1534197693575</v>
+        <v>3.2058197693575</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -1002,1530 +1002,1541 @@
       <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.4</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.4</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
+      <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.04</v>
+        <v>0.005</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.04</v>
+        <v>0.005</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*9</f>
+        <v>0.045</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D10" s="9">
-        <v>0.005</v>
+        <v>0.15</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.005</v>
+        <v>0.15</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*9</f>
-        <v>0.045</v>
+        <f>E10*7.7</f>
+        <v>1.155</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D11" s="9">
-        <v>0.15</v>
+        <v>0.002</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.15</v>
+        <v>0.002</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*7.5</f>
-        <v>1.125</v>
+        <f>E11*22</f>
+        <v>0.044</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="9">
-        <v>0.002</v>
+        <v>0.005</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.002</v>
+        <v>0.005</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*22</f>
-        <v>0.044</v>
+        <f>E12*9.5</f>
+        <v>0.0475</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="9">
-        <v>0.005</v>
+        <v>0.04</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.005</v>
+        <v>0.04</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*9.5</f>
-        <v>0.0475</v>
+        <f>E13*0.56</f>
+        <v>0.0224</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D14" s="9">
         <v>0.123558</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.123558</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="4">
         <f>E14*0.950003724</f>
         <v>0.117381</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D15" s="9">
         <v>0.123558</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.123558</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0.8200032144</f>
         <v>0.101318</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D16" s="9">
         <v>0.04</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F16" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="4">
         <f>E16*4.9</f>
         <v>0.196</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" t="s">
         <v>61</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D17" s="9">
         <v>0.158155</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.158155</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="4">
         <f>E17*5.1999953958</f>
         <v>0.822405</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" t="s">
         <v>63</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D18" s="9">
         <v>0.014827</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.014827</v>
       </c>
       <c r="F18" t="s">
         <v>25</v>
       </c>
       <c r="G18" s="4">
         <f>E18*5.2000063556</f>
         <v>0.0771</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" t="s">
         <v>66</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D19" s="9">
         <v>0.5</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19" s="4">
         <f>E19*1.05</f>
         <v>0.525</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
         <v>68</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D20" s="9">
         <v>0.011862</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.011862</v>
       </c>
       <c r="F20" t="s">
         <v>25</v>
       </c>
       <c r="G20" s="4">
         <f>E20*2.1999285023</f>
         <v>0.026096</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" t="s">
         <v>71</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D21" s="9">
         <v>0.004942</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>0.004942</v>
       </c>
       <c r="F21" t="s">
         <v>25</v>
       </c>
       <c r="G21" s="4">
         <f>E21*0.350024035</f>
         <v>0.00173</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" t="s">
         <v>74</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D22" s="9">
         <v>0.029654</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>0.029654</v>
       </c>
       <c r="F22" t="s">
         <v>25</v>
       </c>
       <c r="G22" s="4">
         <f>E22*0.8200010022</f>
         <v>0.024316</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s" s="3">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G23" s="13">
         <f>SUM(G7:G22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>77</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>78</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>79</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D2" s="11">
         <v>1.1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C3" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D3" s="11">
         <v>0.6</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C4" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D4" s="11">
         <v>0.124</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D5" s="11">
         <v>0.124</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D6" s="11">
         <v>0.133</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C7" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D7" s="11">
         <v>0.015</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C8" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D8" s="11">
         <v>0.03</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C9" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D9" s="11">
         <v>0.01</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D10" s="11">
         <v>0.012</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C11" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D11" s="11">
         <v>0.005</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C12" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D12" s="11">
         <v>0.148</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D13" s="11">
         <v>0.148</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C14" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D14" s="11">
         <v>0.005</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C15" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D15" s="11">
         <v>0.582</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C16" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D16" s="11">
         <v>0.005</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C17" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D17" s="11">
         <v>0.08</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D18" s="11">
         <v>0.04</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D19" s="11">
         <v>0.04</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D20" s="11">
         <v>0.5</v>
       </c>
       <c r="E20" t="s">
         <v>35</v>
       </c>
       <c r="F20" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D21" s="11">
         <v>0.002</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C22" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D22" s="11">
         <v>0.4</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C23" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D23" s="11">
         <v>0.15</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>108</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>109</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>110</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>111</v>
       </c>
-      <c r="D1" t="s" s="2">
+      <c r="E1" t="s" s="2">
         <v>112</v>
       </c>
-      <c r="E1" t="s" s="2">
+      <c r="F1" t="s" s="2">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D2" t="s" s="14">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D3" t="s" s="14">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D4" t="s" s="14">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="14">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="14">
+        <v>121</v>
+      </c>
+      <c r="E6" t="s" s="14">
         <v>122</v>
       </c>
-      <c r="E6" t="s" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Dans la cuve du robot (crochet), fraser les 2 farines (125g+125g), l'eau (135g), la poudre de lait (15g), le sucre (30g), le beurre (10g), la levure (12g) et le sel (5g) — vitesse lente jusqu'à mélange homogène.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14">
+        <v>124</v>
+      </c>
+      <c r="F7" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B8">
         <v>2</v>
       </c>
       <c r="C8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D8" t="s" s="14">
         <v>127</v>
       </c>
-      <c r="D8" t="s" s="14">
+      <c r="E8" t="s" s="14">
         <v>128</v>
       </c>
-      <c r="E8" t="s" s="14">
+      <c r="F8" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B9">
         <v>3</v>
       </c>
       <c r="C9" t="s">
+        <v>130</v>
+      </c>
+      <c r="D9" t="s" s="14">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B10">
         <v>4</v>
       </c>
       <c r="C10" t="s">
+        <v>133</v>
+      </c>
+      <c r="D10" t="s" s="14">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
       <c r="C11" t="s">
+        <v>135</v>
+      </c>
+      <c r="D11" t="s" s="14">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B12">
         <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D12" t="s" s="14">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E12" t="s" s="14"/>
       <c r="F12" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B13">
         <v>7</v>
       </c>
       <c r="C13" t="s">
+        <v>138</v>
+      </c>
+      <c r="D13" t="s" s="14">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E13" t="s" s="14"/>
       <c r="F13" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B14">
         <v>1</v>
       </c>
       <c r="C14" t="s">
+        <v>141</v>
+      </c>
+      <c r="D14" t="s" s="14">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E14" t="s" s="14"/>
       <c r="F14" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>2</v>
       </c>
       <c r="C15" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D15" t="s" s="14">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E15" t="s" s="14"/>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>3</v>
       </c>
       <c r="C16" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D16" t="s" s="14">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E16" t="s" s="14"/>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B17">
         <v>4</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s" s="14">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E17" t="s" s="14"/>
       <c r="F17" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>1</v>
       </c>
       <c r="C18" t="s">
+        <v>148</v>
+      </c>
+      <c r="D18" t="s" s="14">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E18" t="s" s="14"/>
       <c r="F18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>2</v>
       </c>
       <c r="C19" t="s">
+        <v>150</v>
+      </c>
+      <c r="D19" t="s" s="14">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E19" t="s" s="14"/>
       <c r="F19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B20">
         <v>1</v>
       </c>
       <c r="C20" t="s">
+        <v>153</v>
+      </c>
+      <c r="D20" t="s" s="14">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E20" t="s" s="14"/>
       <c r="F20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>2</v>
       </c>
       <c r="C21" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D21" t="inlineStr" s="14">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
       <c r="E21" t="s" s="14"/>
       <c r="F21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B22">
         <v>3</v>
       </c>
       <c r="C22" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D22" t="inlineStr" s="14">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
       <c r="E22" t="s" s="14">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>4</v>
       </c>
       <c r="C23" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>157</v>
+      </c>
+      <c r="D23" t="inlineStr" s="14">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
       </c>
       <c r="E23" t="s" s="14"/>
       <c r="F23"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D62"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"FER-CROISJAMBON · BOU.SNACKING · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>FER-CROISJAMBON · BOU.SNACKING · référence : 1,1 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D2</f>
         <v>[PRÉPARER] Préparez la pâte levée feuilletée, incorporez ail et herbes de Provence en 2e phase de pétrissage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C6" s="11">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Ail déshydraté en poudre — à réactualiser</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.005</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Herbes de Provence</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>0.005</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[FAÇONNER] "&amp;Procedure!D3</f>
         <v>[FAÇONNER] Façonnez en croissants.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D4</f>
         <v>[PRÉPARER] Préparez la béchamel.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*0.582</f>
         <v>0.582</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B12" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Ouvrez les croissants en deux, béchamel en poche, jambon, recouvrez de béchamel, refermez.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B8</f>
         <v>jambon cuit supérieur AC 3 noix (noix-sous-noix et patissière)</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E8</f>
         <v>0.4</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B14" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Béchamel et emmental râpé sur le dessus. Enfournez.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Emmental râpé — à réactualiser</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.15</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E6</f>
         <v>ℹ</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="16">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="17">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B19" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Dans la cuve du robot (crochet), fraser les 2 farines (125g+125g), l'eau (135g), la poudre de lait (15g), le sucre (30g), le beurre (10g), la levure (12g) et le sel (5g) — vitesse lente jusqu'à mélange homogène.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B14</f>
         <v>Farine de gruau T45 (force boulangère)</v>
       </c>
       <c r="C20" s="11">
         <f>Besoins!E14</f>
         <v>0.123558</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
@@ -2568,494 +2579,494 @@
         <v>0.014827</v>
       </c>
       <c r="D23" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
         <f>Besoins!B22</f>
         <v>Sucre blanc cristal sac 25 kg</v>
       </c>
       <c r="C24" s="11">
         <f>Besoins!E22</f>
         <v>0.029654</v>
       </c>
       <c r="D24" t="str">
         <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C25" s="11">
         <f>'Besoins'!$B$2*0.0098846787</f>
         <v>0.009885</v>
       </c>
       <c r="D25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
         <f>Besoins!B20</f>
         <v>Levure fraîche de boulanger</v>
       </c>
       <c r="C26" s="11">
         <f>Besoins!E20</f>
         <v>0.011862</v>
       </c>
       <c r="D26" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
         <f>Besoins!B21</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C27" s="11">
         <f>Besoins!E21</f>
         <v>0.004942</v>
       </c>
       <c r="D27" t="str">
         <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E7</f>
         <v>ℹ</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="17">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B29" t="str" s="14">
         <f>"[PÉTRIR] "&amp;Procedure!D8</f>
         <v>[PÉTRIR] Pétrir vitesse rapide pour une pâte souple et élastique. Former une boule, couvrir, laisser pointer à température ambiante.</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E8</f>
         <v>ℹ</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="17">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B31" t="str" s="14">
         <f>"[ABAISSER] "&amp;Procedure!D9</f>
         <v>[ABAISSER] Abaisser en rectangle 30×20cm, 6mm d'épaisseur. Filmer, réserver au congélateur.</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32" t="s" s="17">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B32" t="str" s="14">
         <f>"[ÉTENDRE] "&amp;Procedure!D10</f>
         <v>[ÉTENDRE] Étaler le beurre de tourage (150g) en rectangle 20×15cm, réserver au réfrigérateur puis placer au milieu de la pâte.</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C33" s="11">
         <f>'Besoins'!$B$2*0.1482701812</f>
         <v>0.14827</v>
       </c>
       <c r="D33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="17">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B34" t="str" s="14">
         <f>"[BEURRER] "&amp;Procedure!D11</f>
         <v>[BEURRER] Refermer la pâte sur le beurre, inciser de chaque côté dans l'épaisseur.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35" t="s" s="17">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B35" t="str" s="14">
         <f>"[ABAISSER] "&amp;Procedure!D12</f>
         <v>[ABAISSER] Abaisser en rectangle 60×20cm, 6mm d'épaisseur. Rabattre les extrémités vers le centre (1/3-2/3), replier en deux (tour double). Réserver au congélateur.</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36" t="s" s="17">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B36" t="str" s="14">
         <f>"[INCISER] "&amp;Procedure!D13</f>
         <v>[INCISER] Inciser de chaque côté, recommencer l'abaisse et le tour double, faire refroidir au congélateur avant utilisation.</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38" t="s" s="16">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
       <c r="A39" t="s" s="17">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B39" t="str" s="14">
         <f>"[PLIER] "&amp;Procedure!D14</f>
         <v>[PLIER] Plier une feuille de papier cuisson 40×30cm en deux dans la longueur puis en trois pour marquer les plis (rectangle 20×10cm), déplier.</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
       <c r="A40" t="s" s="17">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B40" t="str" s="14">
         <f>"[BEURRER] "&amp;Procedure!D15</f>
         <v>[BEURRER] Poser le beurre (150g) au centre d'un des rectangles, fariner légèrement, taper au rouleau pour l'aplatir jusqu'aux marquages sans dépasser.</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C41" s="11">
         <f>'Besoins'!$B$2*0.1482701812</f>
         <v>0.14827</v>
       </c>
       <c r="D41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s" s="17">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B42" t="str" s="14">
         <f>"[BEURRER] "&amp;Procedure!D16</f>
         <v>[BEURRER] Replier la feuille sur le beurre en suivant les marquages, égaliser l'épaisseur au rouleau dans l'enveloppe de papier.</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C43" s="11">
         <f>'Besoins'!$B$2*0.1482701812</f>
         <v>0.14827</v>
       </c>
       <c r="D43" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="17">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B44" t="str" s="14">
         <f>Procedure!D17</f>
         <v>Réfrigérer avant utilisation.</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
     </row>
     <row r="46">
       <c r="A46" t="s" s="16">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">
       <c r="A47" t="s" s="17">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B47" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D18</f>
         <v>[ÉTUVER] Faites fondre le roux, versez le lait chaud en fouettant hors du feu, remettez sur le feu et cuisez en remuant jusqu'à épaississement.</v>
       </c>
       <c r="C47"/>
       <c r="D47"/>
     </row>
     <row r="48">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C48" s="11">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="D48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49">
       <c r="A49"/>
       <c r="B49" t="str">
         <f>Besoins!B19</f>
         <v>Lait entier UHT 3,5% MG brique 1L</v>
       </c>
       <c r="C49" s="11">
         <f>Besoins!E19</f>
         <v>0.5</v>
       </c>
       <c r="D49" t="str">
         <f>Besoins!F19</f>
         <v>lt</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s" s="17">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B50" t="str" s="14">
         <f>"[ASSAISONNER] "&amp;Procedure!D19</f>
         <v>[ASSAISONNER] Assaisonnez de muscade.</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
     </row>
     <row r="51">
       <c r="A51"/>
       <c r="B51" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Noix de muscade moulue — à réactualiser</v>
       </c>
       <c r="C51" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.002</v>
       </c>
       <c r="D51" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="52">
       <c r="A52"/>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
     </row>
     <row r="53">
       <c r="A53" t="s" s="16">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
     </row>
     <row r="54">
       <c r="A54" t="s" s="17">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B54" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D20</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C54"/>
       <c r="D54"/>
     </row>
     <row r="55">
-      <c r="A55" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D55"/>
+      <c r="A55"/>
+      <c r="B55" t="str">
+        <f>Besoins!B16</f>
+        <v>Beurre de cuisine bloc 10 kg</v>
+      </c>
+      <c r="C55" s="11">
+        <f>Besoins!E16</f>
+        <v>0.04</v>
+      </c>
+      <c r="D55" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56"/>
       <c r="B56" t="str">
-        <f>Besoins!B16</f>
-        <v>Beurre de cuisine bloc 10 kg</v>
+        <f>Besoins!B13</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C56" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E13</f>
         <v>0.04</v>
       </c>
       <c r="D56" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A57" t="s" s="17">
+        <v>162</v>
+      </c>
+      <c r="B57" t="str" s="14">
+        <f>"[ÉTUVER] "&amp;Procedure!D21</f>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
+      </c>
+      <c r="C57"/>
+      <c r="D57"/>
     </row>
     <row r="58">
       <c r="A58" t="s" s="17">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B58" t="str" s="14">
         <f>"[RÉDUIRE] "&amp;Procedure!D22</f>
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
       </c>
       <c r="C58"/>
       <c r="D58"/>
     </row>
     <row r="59">
       <c r="A59"/>
       <c r="B59" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E22</f>
         <v>ℹ</v>
       </c>
       <c r="C59"/>
       <c r="D59"/>
     </row>
     <row r="60">
       <c r="A60" t="s" s="17">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B60" t="str" s="14">
         <f>"[REFROIDIR] "&amp;Procedure!D23</f>
-        <v>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</v>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C60"/>
       <c r="D60"/>
     </row>
     <row r="61">
       <c r="A61"/>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
     </row>
     <row r="62">
       <c r="A62" t="s" s="19">
         <v>22</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="34">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="B44:D44"/>
     <mergeCell ref="A46:D46"/>
     <mergeCell ref="B47:D47"/>
     <mergeCell ref="B50:D50"/>
     <mergeCell ref="A53:D53"/>
     <mergeCell ref="B54:D54"/>
-    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
     <mergeCell ref="A62:D62"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Croissant au jambon (Ferrandi)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>